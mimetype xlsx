--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -536,108 +536,108 @@
   <si>
     <t>LOS 42</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-LOS 42 (10:59) 8-Rick Deckard punts 35 yards to LOS 7.</t>
   </si>
   <si>
     <t>#8 Rick Deckard - P</t>
   </si>
   <si>
     <t>#15 John Flanagan - WR</t>
   </si>
   <si>
     <t>#93 David Ritchie - WLB</t>
   </si>
   <si>
     <t>#87 Benjamin Johnson - TE</t>
   </si>
   <si>
-    <t>#63 Harlan Mills - C</t>
+    <t>#63 Harlan Mills - RG</t>
   </si>
   <si>
     <t>#73 Bobby Doss - C</t>
   </si>
   <si>
     <t>#64 Richard Gullion - RT</t>
   </si>
   <si>
-    <t>#58 John King - LT</t>
+    <t>#58 John King - LG</t>
   </si>
   <si>
     <t>#99 Alvin Phillips - RDE</t>
   </si>
   <si>
     <t>#52 Ronald Alston - MLB</t>
   </si>
   <si>
     <t>#96 Keith Richardson - DT</t>
   </si>
   <si>
     <t>10:50</t>
   </si>
   <si>
     <t>LOS 7</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>1-10-LOS 7 (10:51) 3-Earnest Dean pass complete to 82-Anthony Knowles to LOS 14 for 8 yards. Tackle by 36-Mark Porter.</t>
   </si>
   <si>
     <t>#3 Earnest Dean - QB</t>
   </si>
   <si>
     <t>#27 Richard Reding - RB</t>
   </si>
   <si>
     <t>#47 Raymond Lynch - FB</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#70 John Stewart - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
-    <t>#77 Frederick Tope - RG</t>
+    <t>#78 Frederick Tope - RT</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
     <t>#93 Lewis Marshall - RDE</t>
   </si>
   <si>
     <t>#68 Raul Paige - MLB</t>
   </si>
   <si>
     <t>#67 Alton Lowry - DT</t>
   </si>
   <si>
     <t>#59 Thomas Hoff - DT</t>
   </si>
   <si>
     <t>#99 Daniel Johnson - SLB</t>
   </si>
   <si>
     <t>#57 Clay Turbeville - SLB</t>
   </si>
   <si>
     <t>#34 Marcelino Miller - CB</t>
   </si>