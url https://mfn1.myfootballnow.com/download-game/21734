--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -368,87 +368,87 @@
   <si>
     <t>#48 Matthew Adkins - RB</t>
   </si>
   <si>
     <t>#39 Michael Buhl - RB</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#62 James Parkinson - LDE</t>
   </si>
   <si>
     <t>#98 Earl Ramirez - DT</t>
   </si>
   <si>
     <t>#61 Richard Butler - RDE</t>
   </si>
   <si>
-    <t>#91 Daniel Castrejon - SLB</t>
+    <t>#56 Daniel Castrejon - WLB</t>
   </si>
   <si>
     <t>#52 William Smith - MLB</t>
   </si>
   <si>
     <t>#56 Juan Dryden - WLB</t>
   </si>
   <si>
     <t>#36 Harold King - CB</t>
   </si>
   <si>
     <t>#23 Paul Johnson - CB</t>
   </si>
   <si>
     <t>#26 Mathew Parrish - SS</t>
   </si>
   <si>
     <t>#25 David Nance - SS</t>
   </si>
   <si>
-    <t>#28 Gregory Castillo - SS</t>
+    <t>#35 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>NOS 34</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-NOS 34 (14:12) 9-John Koch pass Pass knocked down by 48-Chris Lucas. incomplete, intended for 89-George Jones.</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
     <t>#76 Darryl Hurt - DT</t>
   </si>
   <si>
     <t>#48 Chris Lucas - CB</t>
   </si>
@@ -473,99 +473,99 @@
   <si>
     <t>14:02</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-10-NOS 34 (14:03) 9-John Koch pass Pass knocked down by 91-Daniel Castrejon. incomplete, intended for 48-Matthew Adkins. Pressure by 61-Richard Butler.</t>
   </si>
   <si>
     <t>13:57</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-NOS 34 (13:58) 7-Gary Anderson punts 51 yards to PHI 16. 19-Floyd Treat to PHI 26 for 11 yards. Tackle by 94-Orville Sapp.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>#19 Floyd Treat - WR</t>
   </si>
   <si>
     <t>#95 Edward Ortiz - RDE</t>
   </si>
   <si>
     <t>#51 Edgar Moffett - WLB</t>
   </si>
   <si>
     <t>#73 Michael Jacks - DT</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#56 David Ross - LT</t>
   </si>
   <si>
     <t>#94 Noah McBee - SLB</t>
   </si>
   <si>
     <t>13:49</t>
   </si>
   <si>
     <t>PHI 26</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-PHI 26 (13:50) 42-Matthew Ulmer ran to PHI 27 for a short gain. Tackle by 98-Mark Roberts. PENALTY - Holding (PHI 21-Jay Hickman)</t>
   </si>
   <si>
-    <t>#1 Charles Butterworth - QB</t>
+    <t>#13 Charles Butterworth - QB</t>
   </si>
   <si>
     <t>#42 Matthew Ulmer - RB</t>
   </si>
   <si>
     <t>#21 Jay Hickman - FB</t>
   </si>
   <si>
-    <t>#84 Mark Dean - TE</t>
+    <t>#86 Mark Dean - TE</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#66 Darren Alexander - RT</t>
   </si>
   <si>
     <t>#69 Norbert Kellogg - LG</t>
   </si>
   <si>
     <t>#78 Howard Green - C</t>
   </si>
   <si>
     <t>#64 Michael Hocker - RG</t>
   </si>
   <si>
     <t>#30 Douglas Jones - RT</t>
   </si>
   <si>
     <t>#96 Jack Vallo - DT</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
@@ -923,51 +923,51 @@
   <si>
     <t>PHI 41</t>
   </si>
   <si>
     <t>3-2-PHI 41 (0:41) 48-Matthew Adkins ran to PHI 42 for -1 yards. Tackle by 52-William Smith.</t>
   </si>
   <si>
     <t>0:03</t>
   </si>
   <si>
     <t>PHI 42</t>
   </si>
   <si>
     <t>4-3-PHI 42 (0:02) 18-Moses Albert 60 yard field goal is NO GOOD. (Short) NOS 75-Henry Green was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#2 Martin Newsome - QB</t>
   </si>
   <si>
     <t>#18 Moses Albert - K</t>
   </si>
   <si>
     <t>#65 William Vandyke - LT</t>
   </si>
   <si>
-    <t>#58 Roger Price - MLB</t>
+    <t>#93 Roger Price - MLB</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>1-10-PHI 49 (15:00) 42-Matthew Ulmer ran to PHI 44 for -5 yards. Tackle by 98-Mark Roberts.</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>PHI 44</t>
   </si>
   <si>
     <t>2-15-PHI 44 (14:18) 19-Floyd Treat ran to PHI 47 for 3 yards. Tackle by 98-Mark Roberts.</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>3-12-PHI 47 (13:39) 1-Charles Butterworth pass complete to 19-Floyd Treat to NOS 26 for 27 yards. Tackle by 58-Morris Fraise.</t>
   </si>
@@ -1208,51 +1208,51 @@
   <si>
     <t>1-10-NOS 25 (1:57) PENALTY - False Start (NOS 9-John Koch)</t>
   </si>
   <si>
     <t>NOS 20</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-15-NOS 20 (1:57) 17-Rodolfo Militello ran to NOS 37 for 17 yards. Tackle by 56-Juan Dryden.</t>
   </si>
   <si>
     <t>1:52</t>
   </si>
   <si>
     <t>1:49</t>
   </si>
   <si>
     <t>1-10-NOS 37 (1:50) 9-John Koch pass complete to 84-Charles Uresti to NOS 47 for 10 yards. Tackle by 48-Chris Lucas.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>1:46</t>
   </si>
   <si>
     <t>1:43</t>
   </si>
   <si>
     <t>NOS 47</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-NOS 47 (1:44) 9-John Koch pass complete to 84-Charles Uresti to PHI 34 for 19 yards. Tackle by 29-Carlos Hanks.</t>
   </si>
   <si>
     <t>1:19</t>
   </si>
   <si>
     <t>PHI 34</t>
   </si>
   <si>
     <t>1-10-PHI 34 (1:18) 9-John Koch pass complete to 82-John Clay to PHI 31 for 3 yards. Tackle by 56-Juan Dryden.</t>
   </si>
@@ -2259,86 +2259,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="326.635" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>