--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -377,51 +377,51 @@
   <si>
     <t>#13 Steven Harrison - WR</t>
   </si>
   <si>
     <t>#69 Lewis Varney - LT</t>
   </si>
   <si>
     <t>#63 Alberto Tynes - LG</t>
   </si>
   <si>
     <t>#76 John Anderson - C</t>
   </si>
   <si>
     <t>#61 Joseph Britton - RG</t>
   </si>
   <si>
     <t>#50 Roger Trevino - RT</t>
   </si>
   <si>
     <t>#90 Donald Munoz - LDE</t>
   </si>
   <si>
     <t>#97 John Howard - DT</t>
   </si>
   <si>
-    <t>#75 Clifton Hernandez - DT</t>
+    <t>#92 Clifton Hernandez - DT</t>
   </si>
   <si>
     <t>#72 Willard Thomas - RDE</t>
   </si>
   <si>
     <t>#56 Ronald Rice - MLB</t>
   </si>
   <si>
     <t>#59 Jeffrey Pruitt - WLB</t>
   </si>
   <si>
     <t>#20 Johnny Pace - CB</t>
   </si>
   <si>
     <t>#31 Jason Forrester - CB</t>
   </si>
   <si>
     <t>#39 Ryan Lane - CB</t>
   </si>
   <si>
     <t>#47 Stephen Slezak - SS</t>
   </si>
   <si>
     <t>#30 Richard Arwood - FS</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 16 (12:05) 15-Tommy Arnold pass complete to 87-Cornelius Lang to NYN 22 for 6 yards. Tackle by 51-John Logston.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#35 Thomas Gibson - RB</t>
   </si>
   <si>
     <t>#81 George Payne - TE</t>
   </si>
   <si>
     <t>#87 Cornelius Lang - TE</t>
   </si>
   <si>
     <t>#19 Danny Ware - WR</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
+    <t>#54 Ronald Cross - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#62 Landon Everhart - RG</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>#79 Harold Stirling - LDE</t>
   </si>
   <si>
     <t>#58 Lance Maxwell - RDE</t>
   </si>
   <si>
     <t>#51 John Logston - SLB</t>
   </si>
   <si>
     <t>#20 Bruce Holloway - SS</t>
   </si>
@@ -629,51 +629,51 @@
   <si>
     <t>WAS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:38) Extra point GOOD by 5-Jaime Jacobs. WAS 0 NYN 7</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#68 Michael Livingston - C</t>
   </si>
   <si>
     <t>#73 William Fagan - LG</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
-    <t>#61 Robert Scott - LG</t>
+    <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>#37 Rafael Calloway - SS</t>
   </si>
   <si>
     <t>#73 Kyle Connor - DT</t>
   </si>
   <si>
     <t>(10:38) 5-Jaime Jacobs kicks 65 yards from NYN 35 to WAS 0. 86-Rafael Ronquillo to WAS 21 for 21 yards. Tackle by 23-Nicholas Michael.</t>
   </si>
   <si>
     <t>10:33</t>
   </si>
   <si>
     <t>WAS 21</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-WAS 21 (10:34) PENALTY - False Start (WAS 83-John Giles)</t>
   </si>
   <si>
     <t>WAS 16</t>
   </si>
@@ -1004,51 +1004,51 @@
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>NYN 17</t>
   </si>
   <si>
     <t>3-2-NYN 17 (12:56) 43-Steven Dolby ran to NYN 16 for 1 yards. Tackle by 51-Jason Clifton.</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>4-2-NYN 16 (12:19) 11-Richard Donlon 34 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#11 Richard Donlon - K</t>
   </si>
   <si>
     <t>#75 Jeffrey Wolf - RT</t>
   </si>
   <si>
     <t>#21 David Salomon - SLB</t>
   </si>
   <si>
-    <t>#60 Jim Ramirez - RDE</t>
+    <t>#76 Jim Ramirez - RDE</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>NYN 23</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 23 (12:16) 15-Tommy Arnold pass complete to 19-Danny Ware to NYN 30 for 7 yards. Tackle by 27-Russell Orr. Pressure by 68-Richard Goddard.</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>NYN 30</t>
   </si>
   <si>
     <t>2-3-NYN 30 (11:29) 15-Tommy Arnold pass complete to 87-Cornelius Lang to NYN 38 for 8 yards. Tackle by 98-Jared Baxley.</t>
   </si>
@@ -1250,51 +1250,51 @@
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>2-10-NYN 42 (0:15) 15-Tommy Arnold pass Pass knocked down by 27-Russell Orr. incomplete, intended for 19-Danny Ware.</t>
   </si>
   <si>
     <t>0:10</t>
   </si>
   <si>
     <t>Strong I Big TE Drag</t>
   </si>
   <si>
     <t>3-10-NYN 42 (0:11) 15-Tommy Arnold pass complete to 35-Thomas Gibson to NYN 46 for 4 yards. Tackle by 24-Clyde Boyd.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>WAS 35</t>
   </si>
   <si>
     <t>(15:00) 11-Richard Donlon kicks 75 yards from WAS 35 to NYN -10. Touchback.</t>
   </si>
   <si>
-    <t>#23 Nicholas Michael - FS</t>
+    <t>#29 Nicholas Michael - FS</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 35-Thomas Gibson ran to NYN 30 for 5 yards. 35-Thomas Gibson FUMBLES (27-Russell Orr) recovered by NYN-35-Thomas Gibson to NYN 34 for 1 yards. Tackle by 27-Russell Orr.</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>NYN 34</t>
   </si>
   <si>
     <t>Singleback Big HB Pitch Weak</t>
   </si>
   <si>
     <t>2-1-NYN 34 (14:17) PENALTY - False Start (NYN 81-George Payne)</t>
   </si>
   <si>
     <t>2-6-NYN 29 (14:17) 35-Thomas Gibson ran to WAS 48 for 23 yards. Tackle by 24-Clyde Boyd.</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>WAS 48</t>
   </si>