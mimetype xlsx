--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -299,51 +299,51 @@
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Curtis Dugas kicks 72 yards from BAL 35 to DAL -7. 12-Roger Firth to DAL 32 for 40 yards. Tackle by 3-Curtis Dugas.</t>
   </si>
   <si>
     <t>#12 Roger Firth - WR</t>
   </si>
   <si>
     <t>#78 John Babich - LDE</t>
   </si>
   <si>
     <t>#75 Kevin Warren - RDE</t>
   </si>
   <si>
     <t>#15 Sammie Innes - FS</t>
   </si>
   <si>
-    <t>#45 Preston Martel - MLB</t>
+    <t>#52 Preston Martel - MLB</t>
   </si>
   <si>
     <t>#46 Joseph Fishman - SLB</t>
   </si>
   <si>
     <t>#90 Roy Richards - WLB</t>
   </si>
   <si>
     <t>#35 Jeffrey Hazelwood - FS</t>
   </si>
   <si>
     <t>#38 Morris Martinson - CB</t>
   </si>
   <si>
     <t>#72 Charles Couey - DT</t>
   </si>
   <si>
     <t>#71 Danny Randle - DT</t>
   </si>
   <si>
     <t>#3 Curtis Dugas - K</t>
   </si>
   <si>
     <t>DAL</t>
   </si>
@@ -1799,51 +1799,51 @@
   <si>
     <t>DAL 33</t>
   </si>
   <si>
     <t>1-10-DAL 33 (1:10) 11-Richard Montgomery pass complete to 88-Ian Isenhour to DAL 42 for 9 yards. Tackle by 97-Brian Silverberg.</t>
   </si>
   <si>
     <t>0:48</t>
   </si>
   <si>
     <t>DAL 42</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>2-1-DAL 42 (0:47) 11-Richard Montgomery pass incomplete, dropped by 87-Juan Benner. Pressure by 51-James Rae.</t>
   </si>
   <si>
     <t>0:40</t>
   </si>
   <si>
     <t>3-1-DAL 42 (0:41) 11-Richard Montgomery pass INTERCEPTED by 24-Michael Greenwood at BAL 48. 24-Michael Greenwood to BAL 45 for -3 yards. Tackle by 88-Ian Isenhour. Pressure by 92-Donald Johnson.</t>
   </si>
   <si>
-    <t>#62 Edward Dennis - LG</t>
+    <t>#66 Edward Dennis - LG</t>
   </si>
   <si>
     <t>0:35</t>
   </si>
   <si>
     <t>Victory</t>
   </si>
   <si>
     <t>1-10-BAL 45 (0:36) 10-Gregory Moran kneeled down to BAL 45 for -0 yards.</t>
   </si>
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>2-10-BAL 45 (0:04) 10-Gregory Moran kneeled down to BAL 45 for -0 yards.</t>
   </si>
   <si>
     <t>End of fourth quarter.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>