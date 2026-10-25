--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -464,51 +464,51 @@
   <si>
     <t>#49 Jaime Williams - CB</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>LAA 26</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-LAA 26 (12:50) 83-Brian Beam ran to LAA 28 for -2 yards. Tackle by 94-Lewis Salmon.</t>
   </si>
   <si>
     <t>#89 Frank Jones - FB</t>
   </si>
   <si>
     <t>#85 Chris Pak - WR</t>
   </si>
   <si>
     <t>#50 Willie Banas - MLB</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>#34 Alan Madewell - SS</t>
   </si>
   <si>
     <t>#33 Michael Coyle - CB</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>LAA 28</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-12-LAA 28 (12:07) 16-Ronnie Pepin pass complete to 87-Joshua Hsieh to LAA 3 for 25 yards. Tackle by 21-Gary Whitworth.</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>LAA 3</t>
   </si>
@@ -518,132 +518,132 @@
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-3-LAA 3 (11:24) 83-Brian Beam ran to LAA 0 for 3 yards. TOUCHDOWN! LAA 0 LV 6</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
     <t>LAA 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(11:22) Extra point GOOD by 15-Robert Johnson. LAA 0 LV 7</t>
   </si>
   <si>
     <t>#60 Andrew Talbert - C</t>
   </si>
   <si>
-    <t>#15 Robert Johnson - K</t>
+    <t>#6 Robert Johnson - K</t>
   </si>
   <si>
     <t>#71 Joe Haines - RG</t>
   </si>
   <si>
     <t>#72 Melvin Williams - DT</t>
   </si>
   <si>
     <t>#93 David Daniels - RDE</t>
   </si>
   <si>
     <t>#91 Rupert Schneider - RDE</t>
   </si>
   <si>
     <t>LV 35</t>
   </si>
   <si>
     <t>(11:22) 15-Robert Johnson kicks 72 yards from LV 35 to LAA -7. Touchback.</t>
   </si>
   <si>
     <t>#30 Mario Watterson - RB</t>
   </si>
   <si>
     <t>#53 Clint Shepard - WLB</t>
   </si>
   <si>
     <t>LAA 25</t>
   </si>
   <si>
     <t>Strong I Normal Counter Strong</t>
   </si>
   <si>
     <t>1-10-LAA 25 (11:22) 30-Mario Watterson ran to LAA 31 for 6 yards. Tackle by 46-Javier McNees.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#37 Stephen Dominquez - FB</t>
   </si>
   <si>
     <t>#41 Donald Sherlock - TE</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#65 Jose Herrera - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
   <si>
     <t>#90 Eric Schmitt - LDE</t>
   </si>
   <si>
     <t>#77 Daniel Benoit - DT</t>
   </si>
   <si>
-    <t>#93 Jorge Banda - DT</t>
+    <t>#63 Jorge Banda - DT</t>
   </si>
   <si>
     <t>#78 Martin Mason - RDE</t>
   </si>
   <si>
     <t>#58 Bill Lawrence - WLB</t>
   </si>
   <si>
-    <t>#26 William Shell - CB</t>
+    <t>#40 William Shell - FS</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>LAA 31</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-4-LAA 31 (10:47) 24-George Slocum ran to LAA 38 for 7 yards. Tackle by 30-Brian Cobb. LAA 30-Mario Watterson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#24 George Slocum - RB</t>
   </si>
   <si>
     <t>#82 Elton Ferraro - WR</t>
   </si>
   <si>
     <t>10:14</t>
   </si>
@@ -2176,52 +2176,52 @@
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>