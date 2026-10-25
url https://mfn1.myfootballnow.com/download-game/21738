--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -314,168 +314,168 @@
   <si>
     <t>#59 Edward Butler - MLB</t>
   </si>
   <si>
     <t>#91 Charles Keaton - LDE</t>
   </si>
   <si>
     <t>#66 Andrew Bouton - RDE</t>
   </si>
   <si>
     <t>#42 Harold Jones - WLB</t>
   </si>
   <si>
     <t>#49 Conrad Johnson - CB</t>
   </si>
   <si>
     <t>#93 Rafael Kirk - WLB</t>
   </si>
   <si>
     <t>#47 Jason Shelton - CB</t>
   </si>
   <si>
     <t>#53 Marion Chatterton - DT</t>
   </si>
   <si>
-    <t>#38 Jacob Hoffman - SS</t>
+    <t>#26 Jacob Hoffman - SS</t>
   </si>
   <si>
     <t>#28 Richard Santana - CB</t>
   </si>
   <si>
     <t>#6 Randal Garcia - K</t>
   </si>
   <si>
     <t>KCY</t>
   </si>
   <si>
     <t>KCY 25</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-KCY 25 (15:00) 8-Kirk Harrelson pass complete to 80-Dennis Killion to KCY 37 for 12 yards. Tackle by 39-Dwight Henderson.</t>
   </si>
   <si>
     <t>#8 Kirk Harrelson - QB</t>
   </si>
   <si>
     <t>#33 Steven Coffman - FB</t>
   </si>
   <si>
     <t>#34 Johnathon Adams - FB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#80 Dennis Killion - WR</t>
   </si>
   <si>
     <t>#74 Daniel Reece - LT</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#60 Warren Driver - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
-    <t>#97 Shaun Edwards - LDE</t>
-[...29 lines deleted...]
-    <t>#32 Frank Smith - SS</t>
+    <t>#97 Shaun Edwards - RDE</t>
+  </si>
+  <si>
+    <t>#79 William George - DT</t>
+  </si>
+  <si>
+    <t>#95 Harold Graham - DT</t>
+  </si>
+  <si>
+    <t>#92 Keith Millard - RDE</t>
+  </si>
+  <si>
+    <t>#94 John Burns - DT</t>
+  </si>
+  <si>
+    <t>#55 Marvin Smith - WLB</t>
+  </si>
+  <si>
+    <t>#54 Fred Warner - MLB</t>
+  </si>
+  <si>
+    <t>#90 Eric Long - LDE</t>
+  </si>
+  <si>
+    <t>#21 Dwight Henderson - CB</t>
+  </si>
+  <si>
+    <t>#23 Miles Blankenship - CB</t>
+  </si>
+  <si>
+    <t>#21 Frank Smith - SS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>KCY 37</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-KCY 37 (14:20) 37-Thomas Prickett ran to KCY 37 for a short loss. Tackle by 99-David Cordero.</t>
   </si>
   <si>
     <t>#23 William Byars - WR</t>
   </si>
   <si>
     <t>#84 Dale Hopkins - WR</t>
   </si>
   <si>
-    <t>#99 David Cordero - MLB</t>
-[...8 lines deleted...]
-    <t>#42 Sam Rucker - FS</t>
+    <t>#52 David Cordero - WLB</t>
+  </si>
+  <si>
+    <t>#42 Darren Sharper - FS</t>
+  </si>
+  <si>
+    <t>#22 Tyler Davis - CB</t>
+  </si>
+  <si>
+    <t>#36 Sam Rucker - SS</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>2-10-KCY 37 (13:40) 8-Kirk Harrelson pass complete to 80-Dennis Killion to KCY 42 for 5 yards. Tackle by 44-Miles Blankenship.</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>KCY 42</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Cover 2 MLB Blitz</t>
   </si>
   <si>
     <t>3-5-KCY 42 (12:58) 37-Thomas Prickett ran to MIN 47 for 11 yards. Tackle by 44-Miles Blankenship.</t>
   </si>
@@ -488,51 +488,51 @@
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>1-10-MIN 47 (12:14) 8-Kirk Harrelson pass complete to 85-Luis Ornelas to MIN 36 for 10 yards. Tackle by 94-Marvin Smith. Pressure by 91-Fred Warner.</t>
   </si>
   <si>
     <t>#40 Stephen Winget - RB</t>
   </si>
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>MIN 36</t>
   </si>
   <si>
     <t>I Formation Normal FB Middle</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>1-10-MIN 36 (11:32) 8-Kirk Harrelson pass complete to 23-William Byars to MIN 28 for 9 yards. Tackle by 57-Eric Long. MIN 76-Harold Graham was injured on the play. He looks like he should be able to return. MIN 97-Shaun Edwards was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#25 Peter Levy - FS</t>
+    <t>#25 Peter Levy - SS</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>MIN 28</t>
   </si>
   <si>
     <t>2-1-MIN 28 (10:50) 37-Thomas Prickett ran to MIN 33 for -5 yards. Tackle by 74-William George.</t>
   </si>
   <si>
     <t>#82 Donald Larsen - WR</t>
   </si>
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#28 Thomas Odom - CB</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>MIN 33</t>
   </si>
@@ -551,153 +551,153 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-MIN 31 (9:24) 5-David Schwartz 49 yard field goal is GOOD. MIN 0 KCY 3</t>
   </si>
   <si>
     <t>#5 David Schwartz - K</t>
   </si>
   <si>
     <t>#76 Joseph Kelly - C</t>
   </si>
   <si>
     <t>#63 Terry Dardar - RG</t>
   </si>
   <si>
     <t>#57 George Koval - LT</t>
   </si>
   <si>
     <t>#68 Michael Manus - LT</t>
   </si>
   <si>
-    <t>#77 David Malone - DT</t>
+    <t>#52 David Malone - DT</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
     <t>9:20</t>
   </si>
   <si>
     <t>KCY 35</t>
   </si>
   <si>
     <t>(9:21) 5-David Schwartz kicks 75 yards from KCY 35 to MIN -10. Touchback.</t>
   </si>
   <si>
     <t>#21 Mark Tanner - RB</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - SS</t>
+    <t>#46 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Strong I Normal Counter Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 25 (9:21) 45-Ray Byrne ran to MIN 31 for 6 yards. Tackle by 52-Joe Sather.</t>
   </si>
   <si>
     <t>#5 Brian Thompson - QB</t>
   </si>
   <si>
-    <t>#45 Ray Byrne - RB</t>
+    <t>#17 Ray Byrne - WR</t>
   </si>
   <si>
     <t>#38 Steve Schlosser - FB</t>
   </si>
   <si>
-    <t>#47 Rudy Stevens - TE</t>
+    <t>#88 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#82 Earl Wheeler - WR</t>
   </si>
   <si>
     <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>#63 Jason Campbell - LT</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
     <t>#53 Matt Birk - C</t>
   </si>
   <si>
-    <t>#52 Joseph Peoples - RG</t>
-[...2 lines deleted...]
-    <t>#64 Tim Irwin - RT</t>
+    <t>#63 Joseph Peoples - RG</t>
+  </si>
+  <si>
+    <t>#75 Tim Irwin - RT</t>
   </si>
   <si>
     <t>#77 Richard Sonntag - DT</t>
   </si>
   <si>
     <t>#52 Joe Sather - SLB</t>
   </si>
   <si>
     <t>#45 Mikel Lacour - FS</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-4-MIN 31 (8:36) 45-Ray Byrne ran to MIN 33 for 2 yards. Tackle by 52-Joe Sather. 38-Steve Schlosser completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>#61 Mark Gothard - DT</t>
   </si>
   <si>
     <t>7:53</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-2-MIN 33 (7:52) PENALTY - False Start (MIN 64-Tim Irwin)</t>
   </si>
   <si>
-    <t>#54 Anthony Owen - RG</t>
+    <t>#65 Anthony Owen - LG</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-7-MIN 28 (7:52) 45-Ray Byrne ran to MIN 32 for 5 yards. Tackle by 52-Joe Sather.</t>
   </si>
   <si>
     <t>#84 Gerald Gill - TE</t>
   </si>
   <si>
     <t>#62 Dennis Savage - RG</t>
   </si>
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>7:08</t>
   </si>
@@ -1001,54 +1001,54 @@
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-4-KCY 31 (9:58) 38-Steve Schlosser ran to KCY 32 for -1 yards. Tackle by 42-Harold Jones.</t>
   </si>
   <si>
     <t>9:26</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>3-5-KCY 32 (9:25) 5-Brian Thompson pass complete to 45-Ray Byrne to KCY 30 for 2 yards. Tackle by 49-Conrad Johnson. 45-Ray Byrne did some fancy footwork there.</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>KCY 30</t>
   </si>
   <si>
     <t>4-3-KCY 30 (8:48) 6-Randal Garcia 48 yard field goal is GOOD. MIN 3 KCY 6</t>
   </si>
   <si>
-    <t>#79 Phillip Bailey - RG</t>
-[...2 lines deleted...]
-    <t>#59 Albert Arnold - RT</t>
+    <t>#68 Phillip Bailey - LG</t>
+  </si>
+  <si>
+    <t>#53 Albert Arnold - RT</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>8:44</t>
   </si>
   <si>
     <t>(8:45) 6-Randal Garcia kicks 72 yards from MIN 35 to KCY -7. Touchback.</t>
   </si>
   <si>
     <t>1-10-KCY 25 (8:45) 8-Kirk Harrelson pass Pass knocked down by 35-Darren Sharper. incomplete, intended for 85-Luis Ornelas. Pressure by 97-Shaun Edwards.</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>2-10-KCY 25 (8:38) 37-Thomas Prickett ran to KCY 24 for -1 yards. Tackle by 69-John Burns.</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>Timeout KCY</t>
   </si>