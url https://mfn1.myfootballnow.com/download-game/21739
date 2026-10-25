--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -362,60 +362,60 @@
   <si>
     <t>1-10-CAR 25 (14:55) 28-Jason Thigpen ran to CAR 36 for 11 yards. Tackle by 26-William Adames.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#81 Scott Martino - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
+    <t>#66 Tom Denson - LG</t>
   </si>
   <si>
     <t>#74 Jason Long - LDE</t>
   </si>
   <si>
     <t>#97 Jeffrey Torres - DT</t>
   </si>
   <si>
     <t>#93 Peter Johnson - DT</t>
   </si>
   <si>
     <t>#96 George Rogers - LDE</t>
   </si>
   <si>
     <t>#44 Devin Davis - MLB</t>
   </si>
   <si>
     <t>#51 Christopher Thorpe - WLB</t>
   </si>
   <si>
     <t>#21 Kevin Kohn - CB</t>
   </si>
   <si>
     <t>#34 Todd Brouwer - CB</t>
   </si>
@@ -548,117 +548,117 @@
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>ATL 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:19) Extra point GOOD by 2-William Abraham. ATL 0 CAR 7</t>
   </si>
   <si>
     <t>#1 Richard Garcia - P</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
     <t>#55 Stephen Quam - C</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
+    <t>#64 Rayford Hall - RG</t>
   </si>
   <si>
     <t>#58 James Wildman - SLB</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
-[...2 lines deleted...]
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#95 James Dodson - MLB</t>
+  </si>
+  <si>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>(9:19) 2-William Abraham kicks 74 yards from CAR 35 to ATL -9. Touchback.</t>
   </si>
   <si>
     <t>#84 Gerald Lopez - WR</t>
   </si>
   <si>
     <t>#94 Jose Scott - RDE</t>
   </si>
   <si>
-    <t>#88 Thomas Stutler - WR</t>
+    <t>#14 Thomas Stutler - WR</t>
   </si>
   <si>
     <t>ATL 25</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-ATL 25 (9:19) 47-James McGahey ran to ATL 27 for 2 yards. Tackle by 62-Ralph Garcia.</t>
   </si>
   <si>
     <t>#11 Brian Kolb - QB</t>
   </si>
   <si>
     <t>#47 James McGahey - RB</t>
   </si>
   <si>
     <t>#24 Daniel Crawford - RB</t>
   </si>
   <si>
     <t>#39 Joseph Taylor - FB</t>
   </si>
   <si>
     <t>#88 Drew Schott - TE</t>
   </si>
   <si>
     <t>#50 Brian Smith - LG</t>
   </si>
   <si>
     <t>#79 Merle Robinson - C</t>
   </si>
   <si>
     <t>#75 Miguel Hill - RG</t>
   </si>
   <si>
     <t>#71 Stephen Gowdy - RT</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>8:46</t>
   </si>
   <si>
     <t>ATL 27</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>2-8-ATL 27 (8:45) 47-James McGahey ran to ATL 28 for 2 yards. Tackle by 68-Bob Nance.</t>
   </si>
   <si>
     <t>#86 David Fultz - TE</t>
   </si>
   <si>
     <t>8:08</t>
   </si>
@@ -1133,63 +1133,63 @@
   <si>
     <t>3:02</t>
   </si>
   <si>
     <t>ATL 19</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>3-16-ATL 19 (3:01) 11-Brian Kolb sacked at ATL 9 for -10 yards (99-Brian Tores). Sack allowed by 79-Merle Robinson.</t>
   </si>
   <si>
     <t>#31 Terrance Ross - RB</t>
   </si>
   <si>
     <t>#80 Sean Munoz - WR</t>
   </si>
   <si>
     <t>#99 Brian Tores - RDE</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
     <t>#23 Frank Allen - CB</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>ATL 9</t>
   </si>
   <si>
     <t>4-26-ATL 9 (2:27) 13-Bruce Welch punts 44 yards to CAR 46. Fair Catch by 88-Brent Stine.</t>
   </si>
   <si>
     <t>2:20</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-CAR 46 (2:21) 15-George Ruch pass complete to 40-David McIlvain to ATL 45 for 8 yards. Tackle by 51-Christopher Thorpe.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>