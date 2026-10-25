--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Edward Davis kicks 74 yards from SFO 35 to ARZ -9. Touchback.</t>
   </si>
   <si>
     <t>#48 John Wolf - RB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#3 Edward Davis - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
@@ -437,51 +437,51 @@
   <si>
     <t>2-5-ARZ 30 (14:26) 6-Darryl Holley pass complete to 84-Randall Howard to SFO 37 for 34 yards. Tackle by 36-Horace Graham. Pressure by 49-Kevin Rennie. PENALTY - Pass Interference (SFO 36-Horace Graham) (Declined)</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>SFO 37</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-SFO 37 (14:17) PENALTY - False Start (ARZ 68-William Holmes)</t>
   </si>
   <si>
     <t>#87 George Fall - TE</t>
   </si>
   <si>
     <t>#40 Juan Holm - WR</t>
   </si>
   <si>
     <t>#18 Henry Brooks - WR</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#54 Larry Merrill - WLB</t>
   </si>
   <si>
     <t>#25 David Jones - CB</t>
   </si>
   <si>
     <t>#31 Edward Darden - CB</t>
   </si>
   <si>
     <t>SFO 42</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-15-SFO 42 (14:17) 6-Darryl Holley pass complete to 84-David Moats to SFO 41 for 1 yards. Tackle by 31-Edward Darden. 84-David Moats breaks down the CB.</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
@@ -506,51 +506,51 @@
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-8-SFO 35 (12:46) 3-Russell Everett 52 yard field goal is GOOD. SFO 0 ARZ 3</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#3 Russell Everett - K</t>
   </si>
   <si>
     <t>#52 John Sandy - LT</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#60 James Smith - RG</t>
   </si>
   <si>
     <t>#56 Derek Crum - SLB</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>(12:42) 3-Russell Everett kicks 72 yards from ARZ 35 to SFO -7. 22-Phillip Watson to SFO 27 for 34 yards. Tackle by 3-Russell Everett.</t>
   </si>
   <si>
     <t>#22 Phillip Watson - RB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>#19 Travis McMillin - WR</t>
   </si>
   <si>
     <t>#77 Joseph Pike - LT</t>
   </si>
   <si>
     <t>#60 Elton Benson - LG</t>
   </si>
   <si>
     <t>#65 Kelvin Lammers - C</t>
   </si>
   <si>
     <t>#69 Brain Walsh - RG</t>
   </si>
   <si>
     <t>#71 John Hubert - RT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
     <t>#74 Walter Lawrence - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#49 Henry Simmons - SLB</t>
   </si>
   <si>
     <t>#93 Stephen Vazquez - SLB</t>
   </si>
   <si>
     <t>#35 Kenneth Gibson - FS</t>
   </si>
   <si>
     <t>12:33</t>
   </si>
   <si>
     <t>SFO 33</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-SFO 33 (12:34) 15-David Mortenson pass complete to 84-Earl Polson to SFO 38 for 5 yards. Tackle by 55-Charles Mauzy.</t>
   </si>