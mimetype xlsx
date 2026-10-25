--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -317,114 +317,114 @@
   <si>
     <t>#97 Nelson Macrae - MLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
     <t>#33 Edward Stone - FS</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
     <t>#55 Gary McKinney - SLB</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#15 Steven Arnold - K</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>GBY 22</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-GBY 22 (14:56) 36-Walter Bennett ran to GBY 26 for 4 yards. Tackle by 52-David Eubanks.</t>
   </si>
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#36 Walter Bennett - RB</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#14 Fredrick Oconnor - WR</t>
   </si>
   <si>
     <t>#15 Chad Sailor - WR</t>
   </si>
   <si>
     <t>#71 Thomas Rhodes - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
-[...2 lines deleted...]
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#56 Orlando Miller - RG</t>
+  </si>
+  <si>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
     <t>#52 David Eubanks - MLB</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#24 Billy Simon - CB</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
     <t>#44 Darryl Atkinson - CB</t>
   </si>
@@ -461,84 +461,84 @@
   <si>
     <t>#98 Michael Vicente - DT</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>SEA 14</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-SEA 14 (12:52) 36-Walter Bennett ran to SEA 14 for 1 yards. Tackle by 98-Michael Vicente.</t>
   </si>
   <si>
     <t>#19 Ben Bowman - WR</t>
   </si>
   <si>
     <t>#81 Barry Foster - WR</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
+    <t>#78 Eli Johnson - RDE</t>
   </si>
   <si>
     <t>#94 Mike Kline - MLB</t>
   </si>
   <si>
     <t>#28 Corey Opperman - CB</t>
   </si>
   <si>
     <t>#42 John Porter - CB</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-9-SEA 14 (12:18) 28-James Moran ran to SEA 11 for 3 yards. Tackle by 44-Darryl Atkinson.</t>
   </si>
   <si>
     <t>#30 Edward Doran - RB</t>
   </si>
   <si>
     <t>#27 David Gentile - RB</t>
   </si>
   <si>
     <t>#79 Jay Garver - RT</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>SEA 11</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>3-6-SEA 11 (11:36) 11-Rodger Streetman pass complete to 81-Barry Foster to SEA 7 for 4 yards. Tackle by 28-Corey Opperman.</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>SEA 7</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>#41 James Fitzpatrick - FB</t>
   </si>
   <si>
     <t>#80 Brandon Barnes - TE</t>
   </si>
   <si>
     <t>#88 Richard Feldman - TE</t>
   </si>
   <si>
     <t>#74 Arnoldo Ploof - LT</t>
   </si>
   <si>
     <t>#76 Curtis Warfield - LG</t>
   </si>
   <si>
     <t>#57 Derek Walkup - C</t>
   </si>
   <si>
     <t>#66 Mike Cunha - LG</t>
   </si>
   <si>
     <t>#53 Mark Snow - LG</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
   <si>
     <t>SEA 29</t>
   </si>
   <si>
     <t>Strong I Big HB Sweep Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-6-SEA 29 (10:10) 30-Marion Truong ran to SEA 32 for 3 yards. Tackle by 92-Edward Dominguez. SEA 80-Brandon Barnes was injured on the play. He looks like he should be able to return.</t>
   </si>