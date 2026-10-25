--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -377,51 +377,51 @@
   <si>
     <t>#14 Charles Barnett - WR</t>
   </si>
   <si>
     <t>#77 Frank McRoy - LT</t>
   </si>
   <si>
     <t>#75 Brandon Hagood - LG</t>
   </si>
   <si>
     <t>#64 George Fields - C</t>
   </si>
   <si>
     <t>#68 Stuart Beck - RG</t>
   </si>
   <si>
     <t>#78 Albert Ricci - RT</t>
   </si>
   <si>
     <t>#90 Donald Munoz - LDE</t>
   </si>
   <si>
     <t>#97 John Howard - DT</t>
   </si>
   <si>
-    <t>#75 Clifton Hernandez - DT</t>
+    <t>#92 Clifton Hernandez - DT</t>
   </si>
   <si>
     <t>#72 Willard Thomas - RDE</t>
   </si>
   <si>
     <t>#51 Jason Clifton - SLB</t>
   </si>
   <si>
     <t>#56 Ronald Rice - MLB</t>
   </si>
   <si>
     <t>#59 Jeffrey Pruitt - WLB</t>
   </si>
   <si>
     <t>#20 Johnny Pace - CB</t>
   </si>
   <si>
     <t>#32 Jose Coyle - CB</t>
   </si>
   <si>
     <t>#47 Stephen Slezak - SS</t>
   </si>
   <si>
     <t>#30 Richard Arwood - FS</t>
   </si>
@@ -497,114 +497,114 @@
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>CIN 48</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-1-CIN 48 (11:41) 6-Joseph Galle sacked at CIN 40 for -8 yards (72-Willard Thomas). Sack allowed by 77-Frank McRoy.</t>
   </si>
   <si>
     <t>10:59</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-CIN 40 (10:58) 16-Brian Ward punts 50 yards to NYN 10. Fair Catch by 13-Larry Thomas. CIN 78-Albert Ricci was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>#13 Larry Thomas - WR</t>
   </si>
   <si>
     <t>#53 Duane Slider - SLB</t>
   </si>
   <si>
     <t>#40 Joseph Meier - CB</t>
   </si>
   <si>
-    <t>#23 Nicholas Michael - FS</t>
+    <t>#29 Nicholas Michael - FS</t>
   </si>
   <si>
     <t>#58 James Daniel - RT</t>
   </si>
   <si>
     <t>#67 John Henry - RG</t>
   </si>
   <si>
-    <t>#60 Jim Ramirez - RDE</t>
+    <t>#76 Jim Ramirez - RDE</t>
   </si>
   <si>
     <t>#95 Clyde Camp - MLB</t>
   </si>
   <si>
     <t>#93 Damien Dean - DT</t>
   </si>
   <si>
     <t>10:50</t>
   </si>
   <si>
     <t>NYN 10</t>
   </si>
   <si>
     <t>Strong I Big TE Deep Corner</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 10 (10:51) 15-Tommy Arnold pass complete to 81-George Payne to NYN 38 for 28 yards. Tackle by 27-William Carr.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#33 Cameron Barnhart - RB</t>
   </si>
   <si>
     <t>#39 Christopher Word - FB</t>
   </si>
   <si>
     <t>#81 George Payne - TE</t>
   </si>
   <si>
     <t>#85 Ronald Seery - TE</t>
   </si>
   <si>
     <t>#19 Danny Ware - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>#50 Harry Murphy - LDE</t>
   </si>
   <si>
     <t>#66 Raymond Jordan - DT</t>
   </si>
   <si>
     <t>#52 Christopher Hogg - DT</t>
   </si>
   <si>
     <t>#98 Thomas Pepper - RDE</t>
   </si>
@@ -674,54 +674,54 @@
   <si>
     <t>8:42</t>
   </si>
   <si>
     <t>NYN 34</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>3-14-NYN 34 (8:43) 15-Tommy Arnold pass complete to 85-Ronald Seery to NYN 45 for 11 yards. Tackle by 47-Carl Solis.</t>
   </si>
   <si>
     <t>8:05</t>
   </si>
   <si>
     <t>NYN 45</t>
   </si>
   <si>
     <t>4-3-NYN 45 (8:04) 2-Doyle Armstrong punts 58 yards to CIN -3.4-3-NYN 45 (8:04) 2-Doyle Armstrong punts 58 yards to CIN -3. Touchback.</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
-[...2 lines deleted...]
-    <t>#61 Robert Scott - LG</t>
+    <t>#54 Ronald Cross - LT</t>
+  </si>
+  <si>
+    <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>#90 Marion Gonzales - DT</t>
   </si>
   <si>
     <t>#73 Charles Bean - DT</t>
   </si>
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>CIN 20</t>
   </si>
   <si>
     <t>Weak I Big Off Tackle Weak</t>
   </si>
   <si>
     <t>1-10-CIN 20 (7:56) 21-John Brown ran to CIN 23 for 3 yards. Tackle by 56-Ronald Rice.</t>
   </si>
   <si>
     <t>7:12</t>
   </si>
   <si>
     <t>CIN 23</t>
   </si>