--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -287,147 +287,147 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>MIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Michael Dockery kicks 72 yards from GBY 35 to MIN -7. Touchback.</t>
   </si>
   <si>
-    <t>#39 Dwight Henderson - CB</t>
-[...14 lines deleted...]
-    <t>#35 Darren Sharper - CB</t>
+    <t>#21 Dwight Henderson - CB</t>
+  </si>
+  <si>
+    <t>#22 Tyler Davis - CB</t>
+  </si>
+  <si>
+    <t>#90 Eric Long - LDE</t>
+  </si>
+  <si>
+    <t>#46 Jordan Heaton - SS</t>
+  </si>
+  <si>
+    <t>#36 Sam Rucker - SS</t>
+  </si>
+  <si>
+    <t>#42 Darren Sharper - FS</t>
   </si>
   <si>
     <t>#94 John Burns - DT</t>
   </si>
   <si>
-    <t>#44 Miles Blankenship - CB</t>
+    <t>#23 Miles Blankenship - CB</t>
   </si>
   <si>
     <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
-    <t>#76 Harold Graham - LDE</t>
+    <t>#95 Harold Graham - DT</t>
   </si>
   <si>
     <t>#3 Michael Dockery - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 26-Manuel Lee ran to MIN 29 for 4 yards. Tackle by 90-Joey Healy.</t>
   </si>
   <si>
     <t>#5 Brian Thompson - QB</t>
   </si>
   <si>
     <t>#26 Manuel Lee - RB</t>
   </si>
   <si>
     <t>#38 Steve Schlosser - FB</t>
   </si>
   <si>
     <t>#88 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#82 Earl Wheeler - WR</t>
   </si>
   <si>
     <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
     <t>#65 Anthony Owen - LG</t>
   </si>
   <si>
     <t>#53 Matt Birk - C</t>
   </si>
   <si>
     <t>#62 Dennis Savage - RG</t>
   </si>
   <si>
-    <t>#64 Tim Irwin - RT</t>
+    <t>#75 Tim Irwin - RT</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>#33 Edward Stone - FS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>MIN 29</t>
   </si>
@@ -512,102 +512,102 @@
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-GBY 20 (13:05) 28-James Moran ran to GBY 21 for 1 yards. Tackle by 54-Fred Warner. MIN 94-John Burns was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#28 James Moran - RB</t>
   </si>
   <si>
     <t>#30 Edward Doran - RB</t>
   </si>
   <si>
     <t>#27 David Gentile - RB</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
     <t>#80 Julio Alger - TE</t>
   </si>
   <si>
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
+    <t>#56 Orlando Miller - RG</t>
   </si>
   <si>
     <t>#79 Jay Garver - RT</t>
   </si>
   <si>
-    <t>#98 William George - DT</t>
+    <t>#79 William George - DT</t>
   </si>
   <si>
     <t>#92 Keith Millard - RDE</t>
   </si>
   <si>
     <t>#54 Fred Warner - MLB</t>
   </si>
   <si>
-    <t>#56 Brooks Hamilton - WLB</t>
+    <t>#56 Brooks Hamilton - SLB</t>
   </si>
   <si>
     <t>12:28</t>
   </si>
   <si>
     <t>GBY 21</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-9-GBY 21 (12:27) 11-Rodger Streetman pass complete to 14-Fredrick Oconnor to GBY 25 for 4 yards. Tackle by 39-Dwight Henderson.</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#14 Fredrick Oconnor - WR</t>
   </si>
   <si>
     <t>#71 Thomas Rhodes - LT</t>
   </si>
   <si>
-    <t>#77 David Malone - DT</t>
+    <t>#52 David Malone - DT</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>GBY 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-5-GBY 25 (11:41) 11-Rodger Streetman pass incomplete, intended for 88-Kevin Nelson. Pressure by 77-David Malone.</t>
   </si>
   <si>
     <t>11:34</t>
   </si>
   <si>
     <t>4-5-GBY 25 (11:35) 1-Mark Hamill punts 55 yards to MIN 20.</t>
   </si>
   <si>
     <t>#1 Mark Hamill - P</t>
   </si>
@@ -653,51 +653,51 @@
   <si>
     <t>10:07</t>
   </si>
   <si>
     <t>Strong I Big HB Swing</t>
   </si>
   <si>
     <t>3-10-MIN 20 (10:06) 5-Brian Thompson pass complete to 88-Rudy Stevens to MIN 25 for 5 yards. Tackle by 34-Robert Saddler. MIN 62-Dennis Savage was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:21</t>
   </si>
   <si>
     <t>4-5-MIN 25 (9:20) 15-George Woodworth punts 50 yards to GBY 25. Fair Catch by 15-Chad Sailor.</t>
   </si>
   <si>
     <t>9:12</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>1-10-GBY 25 (9:13) 11-Rodger Streetman pass complete to 88-Kevin Nelson to GBY 32 for 6 yards. Tackle by 54-Fred Warner.</t>
   </si>
   <si>
-    <t>#32 Frank Smith - SS</t>
+    <t>#21 Frank Smith - SS</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>GBY 32</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-4-GBY 32 (8:35) 28-James Moran ran to GBY 36 for 4 yards. Tackle by 54-Fred Warner.</t>
   </si>
   <si>
     <t>8:00</t>
   </si>
   <si>
     <t>GBY 36</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>1-10-GBY 36 (7:59) 11-Rodger Streetman sacked at GBY 26 for -10 yards (92-Keith Millard). Sack allowed by 71-Thomas Rhodes. 71-Thomas Rhodes totally missed that block.</t>
   </si>
@@ -944,51 +944,51 @@
   <si>
     <t>MIN 39</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-MIN 39 (14:51) 26-Manuel Lee ran to MIN 45 for 6 yards. Tackle by 92-Edward Dominguez.</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>MIN 45</t>
   </si>
   <si>
     <t>2-4-MIN 45 (14:14) 5-Brian Thompson pass complete to 81-Raymond Alexander to GBY 45 for 10 yards. Tackle by 34-Robert Saddler.</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>1-10-GBY 45 (13:30) 34-Ray Byrne ran to GBY 38 for 6 yards. Tackle by 24-Jason Estes.</t>
   </si>
   <si>
-    <t>#34 Ray Byrne - RB</t>
+    <t>#17 Ray Byrne - WR</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>GBY 38</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Flats</t>
   </si>
   <si>
     <t>Dime Flat CB3 CB4 Blitz</t>
   </si>
   <si>
     <t>2-4-GBY 38 (12:48) 5-Brian Thompson pass complete to 82-Earl Wheeler to GBY 34 for 4 yards. Tackle by 24-Jason Estes. Pressure by 94-Shane Frakes.</t>
   </si>
   <si>
     <t>12:10</t>
   </si>
   <si>
     <t>GBY 34</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
@@ -1082,93 +1082,93 @@
   <si>
     <t>GBY 14</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-14-GBY 14 (8:29) 5-Brian Thompson ran for 14 yards. TOUCHDOWN! MIN 64-Tim Irwin was injured on the play. He looks like he should be able to return. GBY 0 MIN 6</t>
   </si>
   <si>
     <t>8:21</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:22) Extra point GOOD by 6-Randal Garcia. GBY 0 MIN 7</t>
   </si>
   <si>
     <t>#6 Randal Garcia - K</t>
   </si>
   <si>
-    <t>#59 Albert Arnold - RT</t>
+    <t>#53 Albert Arnold - RT</t>
   </si>
   <si>
     <t>MIN 35</t>
   </si>
   <si>
     <t>(8:22) 6-Randal Garcia kicks 73 yards from MIN 35 to GBY -8. Touchback.</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>1-10-GBY 25 (8:22) 11-Rodger Streetman sacked at GBY 16 for -9 yards (44-Miles Blankenship). Sack allowed by 66-Gordon Brickley.</t>
   </si>
   <si>
     <t>#36 Walter Bennett - RB</t>
   </si>
   <si>
     <t>7:37</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>2-19-GBY 16 (7:36) 11-Rodger Streetman pass complete to 14-Fredrick Oconnor to GBY 22 for 7 yards. Tackle by 44-Miles Blankenship.</t>
   </si>
   <si>
     <t>6:54</t>
   </si>
   <si>
     <t>46 Normal 3 Deep LB Blitz</t>
   </si>
   <si>
     <t>3-13-GBY 22 (6:53) 11-Rodger Streetman pass complete to 88-Kevin Nelson to GBY 36 for 14 yards. Tackle by 20-Jordan Heaton.</t>
   </si>
   <si>
     <t>6:17</t>
   </si>
   <si>
     <t>1-10-GBY 36 (6:16) 28-James Moran ran to GBY 45 for 9 yards. Tackle by 56-Brooks Hamilton.</t>
   </si>
   <si>
-    <t>#25 Peter Levy - FS</t>
+    <t>#25 Peter Levy - SS</t>
   </si>
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>2-1-GBY 45 (5:36) 36-Walter Bennett ran to MIN 34 for 21 yards. Tackle by 98-William George. GBY 15-Chad Sailor was injured on the play. He looks like he should be able to return. PENALTY - Offsides (MIN 98-William George) (Declined)</t>
   </si>
   <si>
     <t>5:28</t>
   </si>
   <si>
     <t>1-10-MIN 34 (5:29) 27-David Gentile ran to MIN 24 for 10 yards. Tackle by 39-Dwight Henderson.</t>
   </si>
   <si>
     <t>#81 Barry Foster - WR</t>
   </si>
   <si>
     <t>4:52</t>
   </si>
   <si>
     <t>MIN 24</t>
   </si>
@@ -1286,51 +1286,51 @@
   <si>
     <t>0:15</t>
   </si>
   <si>
     <t>0:11</t>
   </si>
   <si>
     <t>GBY 48</t>
   </si>
   <si>
     <t>2-5-GBY 48 (0:12) 11-Rodger Streetman pass complete to 14-Fredrick Oconnor to MIN 42 for 10 yards. Tackle by 54-Fred Warner.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 6-Randal Garcia kicks 71 yards from MIN 35 to GBY -6. 28-James Moran to GBY 14 for 21 yards. Tackle by 39-Dwight Henderson.</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-GBY 14 (14:57) 36-Walter Bennett ran to GBY 16 for 1 yards. Tackle by 40-Tyler Davis.</t>
   </si>
   <si>
-    <t>#99 David Cordero - MLB</t>
+    <t>#52 David Cordero - WLB</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>2-9-GBY 16 (14:13) (Hot Read) 11-Rodger Streetman pass complete to 28-James Moran to GBY 17 for 1 yards. Tackle by 20-Jordan Heaton. Pressure by 54-Fred Warner.</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>3-7-GBY 17 (13:29) 36-Walter Bennett ran to MIN 23 for 60 yards. Tackle by 20-Jordan Heaton.</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>MIN 23</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
@@ -2256,51 +2256,51 @@
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">