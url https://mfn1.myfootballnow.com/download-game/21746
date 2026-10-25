--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -368,51 +368,51 @@
   <si>
     <t>#27 John Coffman - RB</t>
   </si>
   <si>
     <t>#30 Charles Leatherwood - RB</t>
   </si>
   <si>
     <t>#38 Douglas Green - RB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#81 Lucas Potts - TE</t>
   </si>
   <si>
     <t>#74 Daniel Reece - LT</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#76 Joseph Kelly - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#59 Herbert Hage - RDE</t>
   </si>
   <si>
     <t>#92 Dwight Hall - LDE</t>
   </si>
   <si>
     <t>#61 Woodrow Swan - DT</t>
   </si>
   <si>
     <t>#71 Jeff Reynoso - DT</t>
   </si>
   <si>
     <t>#64 Shad Brodie - RDE</t>
   </si>
   <si>
     <t>#96 Richard Langston - WLB</t>
   </si>
   <si>
     <t>#94 Moises Camacho - MLB</t>
   </si>
@@ -476,51 +476,51 @@
   <si>
     <t>#38 Gary William - FS</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>DEN 44</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-8-DEN 44 (12:05) 38-Douglas Green ran to DEN 45 for -1 yards. Tackle by 38-Gary William.</t>
   </si>
   <si>
     <t>#84 Johnny Joiner - WR</t>
   </si>
   <si>
     <t>#99 Allen Parente - WLB</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>DEN 45</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>3-9-DEN 45 (11:27) 27-John Coffman ran to DEN 46 for -1 yards. Tackle by 59-Herbert Hage.</t>
   </si>
   <si>
     <t>10:45</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
@@ -854,51 +854,51 @@
   <si>
     <t>2-3-KCY 10 (2:48) 10-Joshua Pursel pass Pass knocked down by 42-Harold Jones. incomplete, intended for 89-Richard Zamora.</t>
   </si>
   <si>
     <t>2:44</t>
   </si>
   <si>
     <t>3-3-KCY 10 (2:45) 10-Joshua Pursel sacked at KCY 17 for -7 yards (66-Andrew Bouton). Sack allowed by 57-Jordan Su.</t>
   </si>
   <si>
     <t>2:12</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-10-KCY 17 (2:11) 9-Scott Hutchinson 35 yard field goal is GOOD. KCY 0 DEN 5</t>
   </si>
   <si>
     <t>#15 Arthur Reiff - QB</t>
   </si>
   <si>
-    <t>#56 Wesley Conley - MLB</t>
+    <t>#58 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>2:07</t>
   </si>
   <si>
     <t>(2:08) 9-Scott Hutchinson kicks 66 yards from DEN 35 to KCY -1. Touchback.</t>
   </si>
   <si>
     <t>KCY 25</t>
   </si>
   <si>
     <t>1-10-KCY 25 (2:08) 8-Kirk Harrelson pass complete to 17-Santiago Stjohn to KCY 43 for 18 yards. Tackle by 37-Christopher Cohen. PENALTY - Holding (KCY 57-David Smith)</t>
   </si>
   <si>
     <t>2:03</t>
   </si>
   <si>
     <t>KCY 15</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>