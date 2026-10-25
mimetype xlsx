--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -317,51 +317,51 @@
   <si>
     <t>#70 Matthew Dragoo - DT</t>
   </si>
   <si>
     <t>#31 Joseph Withrow - CB</t>
   </si>
   <si>
     <t>#47 George Jenkins - MLB</t>
   </si>
   <si>
     <t>#31 Jere Mann - CB</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
     <t>#75 Carl Villegas - DT</t>
   </si>
   <si>
     <t>#50 Tom Fox - WLB</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>#10 Robert Ho - K</t>
   </si>
   <si>
     <t>JAX</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>JAX 17</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-JAX 17 (14:56) 21-Robert Palmer ran to JAX 21 for 4 yards. Tackle by 61-Robert Brackman.</t>
   </si>
   <si>
     <t>#13 Jerome Vela - QB</t>
   </si>