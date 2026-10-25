--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Steven Levasseur kicks 71 yards from IND 35 to SFO -6. 22-Phillip Watson to SFO 21 for 28 yards. Tackle by 46-Kelly Dozier.</t>
   </si>
   <si>
     <t>#22 Phillip Watson - RB</t>
   </si>
   <si>
     <t>#36 Horace Graham - CB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#24 Kevin Cory - CB</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#53 Charles Covington - MLB</t>
   </si>
   <si>
     <t>#14 Steven Levasseur - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>SFO 21</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>SFO 23</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-SFO 23 (13:25) 18-James Washington punts 48 yards to IND 29. Fair Catch by 20-Vicente Degnan.</t>
   </si>
   <si>
     <t>#18 James Washington - P</t>
   </si>
   <si>
     <t>#62 Trevor Andrade - LG</t>
   </si>
   <si>
     <t>#20 Vicente Degnan - RB</t>
   </si>
   <si>
     <t>#46 Kelly Dozier - SS</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>#77 Tommy Fulton - RDE</t>
   </si>
   <si>
     <t>13:17</t>
   </si>
   <si>
     <t>IND 29</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-IND 29 (13:18) 3-Jonathan Montagna pass complete to 83-Stephan Wilson to IND 32 for 3 yards. Tackle by 59-Edward Berry. PENALTY - Pass Interference (SFO 36-Horace Graham)</t>
   </si>
   <si>
     <t>#3 Jonathan Montagna - QB</t>
   </si>
   <si>
     <t>#24 Matthew Campanella - RB</t>
   </si>