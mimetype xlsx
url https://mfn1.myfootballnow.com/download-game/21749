--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Steven Arnold kicks 65 yards from SEA 35 to ARZ 0. Touchback.</t>
   </si>
   <si>
     <t>#48 John Wolf - RB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#15 Steven Arnold - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
@@ -377,96 +377,96 @@
   <si>
     <t>#68 William Holmes - LT</t>
   </si>
   <si>
     <t>#33 Richard Hicks - LG</t>
   </si>
   <si>
     <t>#63 John Metz - C</t>
   </si>
   <si>
     <t>#79 Christopher Callaway - RG</t>
   </si>
   <si>
     <t>#65 Vincent Jolly - RT</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
     <t>#98 Michael Vicente - DT</t>
   </si>
   <si>
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
     <t>#52 David Eubanks - MLB</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
     <t>#44 Darryl Atkinson - CB</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>ARZ 18</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-17-ARZ 18 (14:21) PENALTY - False Start (ARZ 47-Andrew Foster)</t>
   </si>
   <si>
     <t>#47 Andrew Foster - RB</t>
   </si>
   <si>
     <t>#87 George Fall - TE</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#55 Antonio Williams - WLB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>ARZ 13</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-22-ARZ 13 (14:21) 6-Darryl Holley pass incomplete, dropped by 84-Randall Howard.</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
@@ -488,108 +488,108 @@
   <si>
     <t>ARZ 24</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-ARZ 24 (13:33) 2-Hector McHone punts 48 yards to SEA 28. Fair Catch by 14-Rene Diaz.</t>
   </si>
   <si>
     <t>#2 Hector McHone - P</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#14 Rene Diaz - WR</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#60 David Roberts - LDE</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
+    <t>#78 Eli Johnson - RDE</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
   <si>
     <t>SEA 28</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>1-10-SEA 28 (13:27) 8-William Richardson pass complete to 14-Rene Diaz to SEA 33 for 4 yards. Tackle by 55-Charles Mauzy.</t>
   </si>
   <si>
     <t>#8 William Richardson - QB</t>
   </si>
   <si>
     <t>#30 Marion Truong - RB</t>
   </si>
   <si>
     <t>#41 James Fitzpatrick - FB</t>
   </si>
   <si>
     <t>#80 Brandon Barnes - TE</t>
   </si>
   <si>
     <t>#17 Raymond Case - WR</t>
   </si>
   <si>
     <t>#74 Arnoldo Ploof - LT</t>
   </si>
   <si>
     <t>#76 Curtis Warfield - LG</t>
   </si>
   <si>
     <t>#57 Derek Walkup - C</t>
   </si>
   <si>
     <t>#66 Mike Cunha - LG</t>
   </si>
   <si>
     <t>#53 Mark Snow - LG</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#35 Kenneth Gibson - FS</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>SEA 33</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>2-6-SEA 33 (12:46) 30-Marion Truong ran to SEA 32 for a short loss. Tackle by 64-Dewey Crandall. 76-Curtis Warfield was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>#20 Jimmie Cabrera - FB</t>
   </si>
   <si>
     <t>#88 Richard Feldman - TE</t>
   </si>
   <si>
     <t>12:03</t>
   </si>