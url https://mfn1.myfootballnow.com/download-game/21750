--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -290,66 +290,66 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>LV has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-James White kicks 71 yards from DET 35 to LV -6. Touchback.</t>
   </si>
   <si>
     <t>#86 Willie Hill - WR</t>
   </si>
   <si>
-    <t>#26 William Shell - CB</t>
+    <t>#40 William Shell - FS</t>
   </si>
   <si>
     <t>#53 James Free - WLB</t>
   </si>
   <si>
     <t>#30 Brian Cobb - CB</t>
   </si>
   <si>
     <t>#46 Javier McNees - FS</t>
   </si>
   <si>
     <t>#31 Robert Polley - SS</t>
   </si>
   <si>
-    <t>#45 William Donnelly - WLB</t>
+    <t>#54 William Donnelly - WLB</t>
   </si>
   <si>
     <t>#22 Antony Preston - CB</t>
   </si>
   <si>
     <t>#37 Steven Forbes - CB</t>
   </si>
   <si>
     <t>#49 Coleman Cooper - FS</t>
   </si>
   <si>
     <t>#94 David Spencer - WLB</t>
   </si>
   <si>
     <t>#12 James White - K</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>LV 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
@@ -368,78 +368,78 @@
   <si>
     <t>#89 Frank Jones - FB</t>
   </si>
   <si>
     <t>#13 Paul Brown - WR</t>
   </si>
   <si>
     <t>#39 Richard Chess - WR</t>
   </si>
   <si>
     <t>#64 Anthony Williams - RG</t>
   </si>
   <si>
     <t>#61 William Zavala - LG</t>
   </si>
   <si>
     <t>#57 Williams Lipe - C</t>
   </si>
   <si>
     <t>#63 John Gerber - RG</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
   <si>
-    <t>#60 Paul Carlucci - RDE</t>
-[...2 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#27 Leslie Grier - SLB</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
   <si>
     <t>#97 Charles Stamant - WLB</t>
   </si>
   <si>
     <t>#38 Henry Baker - CB</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#47 Kirk Harper - CB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
+    <t>#37 Thomas Hahn - SS</t>
   </si>
   <si>
     <t>#44 John Nolan - FS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>LV 31</t>
   </si>
   <si>
     <t>Shotgun Normal Slot Drag</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-4-LV 31 (14:24) 16-Ronnie Pepin pass complete to 18-Gary Cohee to LV 36 for 5 yards. Tackle by 38-Henry Baker. LV 82-Thomas Young was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#82 Thomas Young - RB</t>
   </si>
   <si>
     <t>#81 Gordon Hollar - TE</t>
   </si>
@@ -584,81 +584,81 @@
   <si>
     <t>10:17</t>
   </si>
   <si>
     <t>DET 6</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-DET 6 (10:18) PENALTY - False Start (DET 5-Richard Bodden)</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
     <t>#85 James Jackson - WR</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#88 Leonard Weldon - TE</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
     <t>#72 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>#98 Kenneth Martinez - RDE</t>
   </si>
   <si>
-    <t>#93 Jorge Banda - DT</t>
+    <t>#63 Jorge Banda - DT</t>
   </si>
   <si>
     <t>#95 William Cleveland - DT</t>
   </si>
   <si>
     <t>#78 Martin Mason - RDE</t>
   </si>
   <si>
     <t>DET 3</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-13-DET 3 (10:18) 5-Richard Bodden pass complete to 81-David Lewellyn to DET 6 for 3 yards. Tackle by 37-Steven Forbes.</t>
   </si>
   <si>
     <t>9:39</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
@@ -1265,51 +1265,51 @@
   <si>
     <t>DET 48</t>
   </si>
   <si>
     <t>4-20-DET 48 (0:39) 17-Melvin Rice punts 42 yards to LV 10. Fair Catch by 86-Willie Hill.</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-LV 10 (0:33) 83-Brian Beam ran to LV 8 for -2 yards. Tackle by 97-Charles Stamant.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>LV 35</t>
   </si>
   <si>
     <t>(15:00) 15-Robert Johnson kicks 74 yards from LV 35 to DET -9. Touchback.</t>
   </si>
   <si>
     <t>#1 Edward Kittel - FS</t>
   </si>
   <si>
-    <t>#15 Robert Johnson - K</t>
+    <t>#6 Robert Johnson - K</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 5-Richard Bodden pass complete to 82-Rufus Murphy to DET 30 for 5 yards. Tackle by 46-Javier McNees. 82-Rufus Murphy breaks down the CB.</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>DET 30</t>
   </si>
   <si>
     <t>2-5-DET 30 (14:14) 5-Richard Bodden sacked at DET 25 for -5 yards (45-William Donnelly)</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>3-10-DET 25 (13:36) 85-James Jackson ran to DET 25 for a short gain. Tackle by 94-David Spencer.</t>
   </si>
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>4-10-DET 25 (12:57) 17-Melvin Rice punts 44 yards to LV 31. Fair Catch by 86-Willie Hill.</t>
   </si>
@@ -2161,52 +2161,52 @@
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>