--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -296,123 +296,123 @@
   <si>
     <t>LOS</t>
   </si>
   <si>
     <t>LOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Bobby Montez kicks 74 yards from LOS 35 to HOU -9. Touchback.</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>#29 James Garza - FS</t>
   </si>
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
+    <t>#29 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
     <t>#57 Paul Otis - SLB</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#13 Bobby Montez - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 17-William Akins pass incomplete, dropped by 36-Johnny Walls. The coverage on that play was extremely tight. Pressure by 96-Dennis Neer.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#87 Anthony Ulrich - TE</t>
   </si>
   <si>
     <t>#81 Charles Cortez - TE</t>
   </si>
   <si>
     <t>#15 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#63 Richard Rowland - LDE</t>
   </si>
   <si>
     <t>#92 David Sosa - DT</t>
   </si>
   <si>
     <t>#69 Omer Moore - DT</t>
   </si>
   <si>
     <t>#96 Dennis Neer - RDE</t>
   </si>
   <si>
     <t>#55 John Rickards - MLB</t>
   </si>
   <si>
     <t>#99 Dion Ponder - WLB</t>
   </si>
   <si>
     <t>#2 Marion Gravois - CB</t>
   </si>
   <si>
     <t>#39 Timothy Grayson - CB</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>HOU 30</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-HOU 30 (13:38) 7-Gerald Brown punts 45 yards to LOS 25. 15-John Flanagan to LOS 32 for 6 yards. Tackle by 96-Kyle Foote.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
     <t>#15 John Flanagan - WR</t>
   </si>
   <si>
     <t>#33 George Barnum - CB</t>
   </si>
   <si>
     <t>#42 Russell Wilcox - FS</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
     <t>#96 Keith Richardson - DT</t>
   </si>
   <si>
     <t>#93 David Ritchie - WLB</t>
   </si>
   <si>
     <t>#52 Ronald Alston - MLB</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>LOS 32</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
@@ -524,57 +524,57 @@
   <si>
     <t>#3 Earnest Dean - QB</t>
   </si>
   <si>
     <t>#27 Richard Reding - RB</t>
   </si>
   <si>
     <t>#47 Raymond Lynch - FB</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#70 John Stewart - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
-    <t>#77 Frederick Tope - RG</t>
+    <t>#78 Frederick Tope - RT</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
-    <t>#71 Robert Harmon - DT</t>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#54 Benjamin Tramel - SLB</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>LOS 48</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-10-LOS 48 (12:52) 27-Richard Reding ran to HOU 45 for 7 yards. Tackle by 74-Emery Cleveland.</t>
   </si>
@@ -1307,51 +1307,51 @@
   <si>
     <t>1:11</t>
   </si>
   <si>
     <t>2-7-HOU 7 (1:12) 4-Howard Leroy ran to HOU 10 for -2 yards. Tackle by 55-Paul Burke.</t>
   </si>
   <si>
     <t>#40 Angelo Golden - WR</t>
   </si>
   <si>
     <t>#20 Mark Amico - SS</t>
   </si>
   <si>
     <t>0:50</t>
   </si>
   <si>
     <t>3-10-HOU 10 (0:49) 3-Earnest Dean pass incomplete, the ball was thrown away. Pressure by 74-Emery Cleveland. PENALTY - Offsides (HOU 71-Robert Harmon)</t>
   </si>
   <si>
     <t>#89 Carlos Crites - WR</t>
   </si>
   <si>
     <t>3-5-HOU 5 (0:44) 3-Earnest Dean pass complete to 12-Max Turner for 5 yards. TOUCHDOWN! HOU 0 LOS 20</t>
   </si>
   <si>
-    <t>#35 Willard Beattie - FS</t>
+    <t>#48 Willard Beattie - FS</t>
   </si>
   <si>
     <t>0:42</t>
   </si>
   <si>
     <t>(0:43) Extra point GOOD by 13-Bobby Montez. HOU 0 LOS 21</t>
   </si>
   <si>
     <t>(0:43) 13-Bobby Montez kicks 75 yards from LOS 35 to HOU -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-HOU 25 (0:43) 36-Johnny Walls ran to HOU 31 for 6 yards. Tackle by 6-Adrian Grillo.</t>
   </si>
   <si>
     <t>0:08</t>
   </si>
   <si>
     <t>HOU 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>2-4-HOU 31 (0:07) 36-Johnny Walls ran to HOU 29 for -2 yards. Tackle by 63-Richard Rowland.</t>
   </si>
@@ -1493,54 +1493,54 @@
   <si>
     <t>1-8-LOS 8 (8:44) 17-William Akins pass complete to 15-Marcus Barron to LOS 6 for 2 yards. Tackle by 99-Dion Ponder.</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>LOS 6</t>
   </si>
   <si>
     <t>2-6-LOS 6 (8:06) 17-William Akins pass incomplete, the ball was thrown away. Pressure by 96-Dennis Neer.</t>
   </si>
   <si>
     <t>7:59</t>
   </si>
   <si>
     <t>3-6-LOS 6 (8:00) 17-William Akins pass incomplete, the ball was thrown away. Pressure by 96-Dennis Neer.</t>
   </si>
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>4-6-LOS 6 (7:56) 18-Billy Quevedo 24 yard field goal is GOOD. HOU 3 LOS 24</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
-[...2 lines deleted...]
-    <t>#58 David Goodwin - LG</t>
+    <t>#8 Wallace Haskins - QB</t>
+  </si>
+  <si>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>7:53</t>
   </si>
   <si>
     <t>(7:54) 18-Billy Quevedo kicks 75 yards from HOU 35 to LOS -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-LOS 25 (7:54) 3-Earnest Dean pass complete to 18-Darrell Agee to LOS 36 for 11 yards. Tackle by 44-Dennis Mears.</t>
   </si>
   <si>
     <t>7:14</t>
   </si>
   <si>
     <t>1-10-LOS 36 (7:13) 3-Earnest Dean pass complete to 82-Anthony Knowles to LOS 44 for 8 yards. Tackle by 54-Benjamin Tramel.</t>
   </si>
   <si>
     <t>6:31</t>
   </si>
   <si>
     <t>LOS 44</t>
   </si>
   <si>
     <t>2-2-LOS 44 (6:30) 27-Richard Reding ran to HOU 43 for 13 yards. Tackle by 21-Antonio Cromartie. PENALTY - Facemask (HOU 21-Antonio Cromartie)</t>
   </si>
@@ -2294,51 +2294,51 @@
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>