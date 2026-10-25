--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -365,252 +365,252 @@
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#88 George Morgan - TE</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
-    <t>#90 Kevin Barnes - LDE</t>
+    <t>#94 Kevin Barnes - LDE</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#98 David Vandeusen - DT</t>
+    <t>#96 David Vandeusen - DT</t>
   </si>
   <si>
     <t>#91 Alfonso White - RDE</t>
   </si>
   <si>
-    <t>#56 John Quarterman - WLB</t>
-[...2 lines deleted...]
-    <t>#50 Anthony Sipple - MLB</t>
+    <t>#50 John Quarterman - MLB</t>
+  </si>
+  <si>
+    <t>#55 Anthony Sipple - WLB</t>
   </si>
   <si>
     <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
-    <t>#37 Gregory Mitchell - CB</t>
+    <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
     <t>#35 John Patterson - CB</t>
   </si>
   <si>
     <t>#47 Shayne Perkins - CB</t>
   </si>
   <si>
-    <t>#42 Marshall Campos - CB</t>
+    <t>#32 Marshall Campos - CB</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-NOS 25 (14:55) 17-Rodolfo Militello ran to NOS 28 for 3 yards. Tackle by 57-Raul Kennedy.</t>
   </si>
   <si>
     <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
     <t>#51 William Howard - WLB</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>NOS 28</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>3-7-NOS 28 (14:17) 17-Rodolfo Militello ran to NOS 28 for a short loss. Tackle by 50-Anthony Sipple.</t>
   </si>
   <si>
     <t>#40 Moises Pantoja - FB</t>
   </si>
   <si>
     <t>#81 Frank Johnson - TE</t>
   </si>
   <si>
-    <t>#43 Tom Stanley - CB</t>
-[...5 lines deleted...]
-    <t>#48 Robert Coble - CB</t>
+    <t>#46 Tom Stanley - CB</t>
+  </si>
+  <si>
+    <t>#46 Hugo Farley - CB</t>
+  </si>
+  <si>
+    <t>#45 Robert Coble - CB</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-NOS 28 (13:38) 7-Gary Anderson punts 50 yards to TBY 21. 16-Todd Ayers to TBY 24 for 3 yards. Tackle by 52-Don Lilly.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>#16 Todd Ayers - WR</t>
   </si>
   <si>
     <t>#96 Christopher Butts - LDE</t>
   </si>
   <si>
-    <t>#97 Patrick Kelly - DT</t>
+    <t>#79 Patrick Kelly - DT</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#56 David Ross - LT</t>
   </si>
   <si>
     <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
-    <t>#55 Bobby Myers - WLB</t>
+    <t>#45 Bobby Myers - WLB</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>TBY 24</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 24 (13:30) 20-Lee Fyffe ran to TBY 24 for a short loss. Tackle by 94-Orville Sapp. NOS 78-John Herzog was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#9 Carl Hagen - QB</t>
   </si>
   <si>
     <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>#80 Michael Springer - TE</t>
   </si>
   <si>
     <t>#13 Tom Mauney - WR</t>
   </si>
   <si>
-    <t>#14 Rolf Jackman - WR</t>
+    <t>#87 Rolf Jackman - WR</t>
   </si>
   <si>
     <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
-    <t>#67 Jerome Rice - LG</t>
-[...2 lines deleted...]
-    <t>#60 William Hampton - C</t>
+    <t>#76 Jerome Rice - C</t>
+  </si>
+  <si>
+    <t>#67 William Hampton - LG</t>
   </si>
   <si>
     <t>#65 Robert Hilton - RG</t>
   </si>
   <si>
-    <t>#78 Christopher Castillo - RT</t>
+    <t>#73 Christopher Castillo - RT</t>
   </si>
   <si>
     <t>#96 Jack Vallo - DT</t>
   </si>
   <si>
     <t>#67 John Maurer - DT</t>
   </si>
   <si>
     <t>#98 Mark Roberts - MLB</t>
   </si>
   <si>
     <t>#32 David Harris - CB</t>
   </si>
   <si>
     <t>#27 Bill Denton - CB</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-10-TBY 24 (12:55) 20-Lee Fyffe ran to TBY 28 for 4 yards. Tackle by 25-Edward Okeefe.</t>
   </si>
   <si>
     <t>#26 Christian Chun - RB</t>
   </si>
   <si>
-    <t>#29 Steven Zimmerman - FB</t>
+    <t>#46 Steven Zimmerman - FB</t>
   </si>
   <si>
     <t>#82 Dewayne Raynor - TE</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>12:22</t>
   </si>
   <si>
     <t>TBY 28</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-7-TBY 28 (12:21) 9-Carl Hagen pass complete to 13-Tom Mauney to TBY 31 for 4 yards. Tackle by 25-Edward Okeefe.</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
@@ -854,51 +854,51 @@
   <si>
     <t>1-10-NOS 25 (4:00) 9-John Koch sacked at NOS 16 for -9 yards (90-Kevin Barnes). Sack allowed by 57-David Palacio. 9-John Koch FUMBLES (90-Kevin Barnes) recovered by NOS-57-David Palacio at NOS 17.</t>
   </si>
   <si>
     <t>3:21</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>2-18-NOS 17 (3:20) 9-John Koch pass complete to 84-Charles Uresti to NOS 19 for 2 yards. Tackle by 49-Hugo Farley.</t>
   </si>
   <si>
     <t>2:38</t>
   </si>
   <si>
     <t>NOS 19</t>
   </si>
   <si>
     <t>3-16-NOS 19 (2:37) 48-Matthew Adkins ran to NOS 24 for 5 yards. Tackle by 49-Hugo Farley.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>2:34</t>
   </si>
   <si>
     <t>Timeout NOS</t>
   </si>
   <si>
     <t>2:02</t>
   </si>
   <si>
     <t>4-11-NOS 24 (2:03) 7-Gary Anderson punts 44 yards to TBY 32. Fair Catch by 16-Todd Ayers.</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
   <si>
     <t>TBY 32</t>
   </si>
   <si>
     <t>Strong I Big HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
@@ -2275,56 +2275,56 @@
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">