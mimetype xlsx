--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NYA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-William Abraham kicks 75 yards from CAR 35 to NYA -10. Touchback.</t>
   </si>
   <si>
     <t>#32 Jose Hernandez - RB</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#50 Curt Price - MLB</t>
   </si>
   <si>
     <t>#79 Ralph Roberts - LDE</t>
   </si>
   <si>
     <t>#21 Eric Jones - CB</t>
   </si>
   <si>
     <t>#22 Randy Kramer - CB</t>
   </si>
   <si>
     <t>#75 Richard Kimmell - LDE</t>
   </si>
   <si>
     <t>#23 Kevin Tapp - SS</t>
   </si>
   <si>
     <t>#41 David Roy - MLB</t>
   </si>
   <si>
     <t>#70 Frank Jenkins - DT</t>
   </si>
@@ -347,84 +347,84 @@
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-NYA 25 (15:00) 32-Jose Hernandez ran to NYA 23 for -2 yards. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
     <t>#86 Richard Clark - TE</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#72 Christopher Contreras - LDE</t>
   </si>
   <si>
     <t>#75 Vernon Bang - RDE</t>
   </si>
   <si>
     <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#94 Jason Jones - RDE</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#26 Chad Johnson - CB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>NYA 23</t>
   </si>
@@ -500,60 +500,60 @@
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 30 (13:02) 28-Jason Thigpen ran to CAR 32 for 1 yards. Tackle by 71-George Vera. 54-Jimmy Carter missed that block completely.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#81 Scott Martino - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
+    <t>#66 Tom Denson - LG</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#99 Paul Moses - RDE</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
     <t>CAR 32</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
@@ -851,90 +851,90 @@
   <si>
     <t>2-6-NYA 6 (0:29) 15-George Ruch pass complete to 84-David Stephenson to NYA 0 for 5 yards. TOUCHDOWN! CAR 6 NYA 0</t>
   </si>
   <si>
     <t>0:26</t>
   </si>
   <si>
     <t>NYA 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(0:27) Extra point GOOD by 2-William Abraham. CAR 7 NYA 0</t>
   </si>
   <si>
     <t>#1 Richard Garcia - P</t>
   </si>
   <si>
     <t>#55 Stephen Quam - C</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
+    <t>#64 Rayford Hall - RG</t>
   </si>
   <si>
     <t>#77 Matthew Collins - RDE</t>
   </si>
   <si>
     <t>#43 Phillip Merritt - MLB</t>
   </si>
   <si>
     <t>(0:27) 2-William Abraham kicks 74 yards from CAR 35 to NYA -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-NYA 25 (0:27) 32-Jose Hernandez ran to NYA 28 for 3 yards. Tackle by 56-David Ganey.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>NYA 28</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>2-7-NYA 28 (15:00) 11-Patrick Camp sacked at NYA 18 for -9 yards (94-Jason Jones). Sack allowed by 68-Travis Miller.</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>3-17-NYA 18 (14:24) 11-Patrick Camp pass Pass knocked down by 24-Charles Weiner. incomplete, intended for 17-William Hollins.</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>4-17-NYA 18 (14:21) 1-Michael Armstead punts 54 yards to CAR 27. 88-Brent Stine to CAR 39 for 12 yards. Tackle by 79-Ralph Roberts.</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>CAR 39</t>
   </si>
   <si>
     <t>1-10-CAR 39 (14:12) 15-George Ruch sacked at CAR 30 for -9 yards (99-Paul Moses). Sack allowed by 71-Joshua Tomas.</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>2-19-CAR 30 (13:32) PENALTY - False Start (CAR 64-Robert Heiden)</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
@@ -1121,51 +1121,51 @@
   <si>
     <t>2-5-NYA 41 (3:06) 32-Jose Hernandez ran to NYA 40 for -2 yards. Tackle by 98-Joseph Olson. CAR 72-Christopher Contreras was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:22</t>
   </si>
   <si>
     <t>NYA 40</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>3-7-NYA 40 (2:21) 11-Patrick Camp pass incomplete, intended for 6-Brian Flores.</t>
   </si>
   <si>
     <t>#95 Chester Johnson - LDE</t>
   </si>
   <si>
     <t>2:17</t>
   </si>
   <si>
     <t>4-7-NYA 40 (2:18) 1-Michael Armstead punts 45 yards to CAR 16. Fair Catch by 88-Brent Stine.</t>
   </si>
   <si>
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>2:10</t>
   </si>
   <si>
     <t>CAR 16</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-CAR 16 (2:11) 15-George Ruch pass complete to 82-Charles Ferguson to CAR 30 for 14 yards. Tackle by 22-Randy Kramer.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>1-10-CAR 30 (2:00) 15-George Ruch pass complete to 84-David Stephenson to CAR 34 for 4 yards. Tackle by 50-Curt Price.</t>
   </si>
   <si>
     <t>1:27</t>
   </si>
@@ -1703,51 +1703,51 @@
   <si>
     <t>1-10-NYA 5 (8:23) 11-Patrick Camp pass complete to 6-Brian Flores to NYA 17 for 12 yards. Tackle by 26-Chad Johnson. NYA 32-Jose Hernandez was injured on the play.</t>
   </si>
   <si>
     <t>8:02</t>
   </si>
   <si>
     <t>1-10-NYA 17 (8:01) 11-Patrick Camp pass incomplete, the ball was thrown away. Pressure by 72-Christopher Contreras. NYA 68-Travis Miller was injured on the play.</t>
   </si>
   <si>
     <t>7:49</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>2-10-NYA 17 (7:50) 11-Patrick Camp pass Pass knocked down by 24-Charles Weiner. incomplete, intended for 15-Mark Wallace. Pressure by 51-Tom Glover.</t>
   </si>
   <si>
     <t>#15 Mark Wallace - WR</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>7:45</t>
   </si>
   <si>
     <t>3-10-NYA 17 (7:46) 11-Patrick Camp pass complete to 17-William Hollins to NYA 28 for 11 yards. Tackle by 29-Robert Love. 17-William Hollins did some fancy footwork there.</t>
   </si>
   <si>
     <t>7:25</t>
   </si>
   <si>
     <t>1-10-NYA 28 (7:24) 11-Patrick Camp pass complete to 17-William Hollins to NYA 45 for 17 yards. Tackle by 46-Marshall Roberson.</t>
   </si>
   <si>
     <t>7:04</t>
   </si>
   <si>
     <t>NYA 45</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>1-10-NYA 45 (7:03) 11-Patrick Camp pass complete to 87-John Vickers to CAR 43 for 12 yards. Tackle by 92-Leroy Darling. 87-John Vickers breaks down the CB.</t>
   </si>