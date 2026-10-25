--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -521,87 +521,87 @@
   <si>
     <t>#82 Jerry Carter - WR</t>
   </si>
   <si>
     <t>#48 Mark Williams - SS</t>
   </si>
   <si>
     <t>#54 Joseph Murillo - WLB</t>
   </si>
   <si>
     <t>#68 Larry Awkward - RT</t>
   </si>
   <si>
     <t>#53 Daniel Jones - C</t>
   </si>
   <si>
     <t>#94 Allen Leonard - MLB</t>
   </si>
   <si>
     <t>#91 Isaac Goforth - RDE</t>
   </si>
   <si>
     <t>#56 Shawn Kozak - RDE</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>NED 20</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-NED 20 (11:26) 31-Russel Covarrubias ran to NED 19 for -1 yards. Tackle by 54-Raymond Faris.</t>
   </si>
   <si>
     <t>#9 David Gram - QB</t>
   </si>
   <si>
     <t>#31 Russel Covarrubias - RB</t>
   </si>
   <si>
     <t>#28 Edmond Hinnant - RB</t>
   </si>
   <si>
     <t>#42 Christopher Alexander - FB</t>
   </si>
   <si>
     <t>#83 Thomas Simms - TE</t>
   </si>
   <si>
     <t>#89 Marshall Murphy - RB</t>
   </si>
   <si>
-    <t>#65 Harold Jensen - LT</t>
+    <t>#65 Harold Jensen - RT</t>
   </si>
   <si>
     <t>#67 Tommy Brown - LG</t>
   </si>
   <si>
     <t>#65 Gary Burrus - C</t>
   </si>
   <si>
     <t>#64 Sean Smith - RG</t>
   </si>
   <si>
     <t>#76 Tony Knudson - RT</t>
   </si>
   <si>
     <t>#98 Mark Ball - LDE</t>
   </si>
   <si>
     <t>#66 Robert Oconnell - LDE</t>
   </si>
   <si>
     <t>#99 Nicholas McCormick - DT</t>
   </si>
   <si>
     <t>#93 Edwin Quezada - SLB</t>
   </si>
@@ -761,51 +761,51 @@
   <si>
     <t>BUF 29</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-BUF 29 (4:47) 8-John Sullivan 47 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#57 Steven Tripp - C</t>
   </si>
   <si>
     <t>#69 Austin Chan - LT</t>
   </si>
   <si>
     <t>#77 Darryl Jenkins - LG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#66 Gary Evans - LG</t>
   </si>
   <si>
     <t>#91 Charles Bayless - SLB</t>
   </si>
   <si>
     <t>#77 Charley Chew - RDE</t>
   </si>
   <si>
     <t>#69 Joseph Walters - DT</t>
   </si>
   <si>
     <t>4:42</t>
   </si>
   <si>
     <t>1-10-BUF 36 (4:43) 21-Jon Noble ran to BUF 39 for 3 yards. Tackle by 97-Richard McGarry.</t>
   </si>
   <si>
     <t>4:08</t>
   </si>
   <si>
     <t>BUF 39</t>
   </si>