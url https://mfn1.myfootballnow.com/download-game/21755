--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -314,96 +314,96 @@
   <si>
     <t>#55 James Coursey - SLB</t>
   </si>
   <si>
     <t>#94 Jose Scott - RDE</t>
   </si>
   <si>
     <t>#29 Robert Eaton - CB</t>
   </si>
   <si>
     <t>#96 George Rogers - LDE</t>
   </si>
   <si>
     <t>#56 Rayford Russell - SLB</t>
   </si>
   <si>
     <t>#95 Bob Parsons - RDE</t>
   </si>
   <si>
     <t>#58 James Wildman - SLB</t>
   </si>
   <si>
     <t>#34 Todd Brouwer - CB</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
-[...2 lines deleted...]
-    <t>#88 Thomas Stutler - WR</t>
+    <t>#95 James Dodson - MLB</t>
+  </si>
+  <si>
+    <t>#14 Thomas Stutler - WR</t>
   </si>
   <si>
     <t>#9 Daniel Liller - K</t>
   </si>
   <si>
     <t>ATL</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>ATL 32</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-ATL 32 (14:55) 24-Daniel Crawford ran to ATL 34 for 3 yards. Tackle by 55-Jackson Nelson.</t>
   </si>
   <si>
     <t>#11 Brian Kolb - QB</t>
   </si>
   <si>
     <t>#24 Daniel Crawford - RB</t>
   </si>
   <si>
     <t>#47 James McGahey - RB</t>
   </si>
   <si>
     <t>#39 Joseph Taylor - FB</t>
   </si>
   <si>
     <t>#88 Drew Schott - TE</t>
   </si>
   <si>
     <t>#86 David Fultz - TE</t>
   </si>
   <si>
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>#50 Brian Smith - LG</t>
   </si>
   <si>
     <t>#79 Merle Robinson - C</t>
   </si>
   <si>
     <t>#75 Miguel Hill - RG</t>
   </si>
   <si>
     <t>#71 Stephen Gowdy - RT</t>
   </si>
   <si>
     <t>#99 Paul Torbert - RDE</t>
   </si>
   <si>
     <t>#58 Chris Barrett - RDE</t>
   </si>
   <si>
     <t>#90 Jules Triplett - DT</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>#70 Jack Jackson - RT</t>
   </si>
   <si>
     <t>#66 Harold Jackson - LT</t>
   </si>
   <si>
     <t>#64 Archie Gulley - LG</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>(13:25) 4-Thomas Bennett kicks 73 yards from ATL 35 to MIA -8. Touchback.</t>
   </si>
   <si>
     <t>#39 Jesse Pearson - RB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>MIA 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-10-MIA 25 (13:25) 7-Thomas Pugliese pass incomplete, the ball was thrown away. Pressure by 34-Todd Brouwer.</t>
   </si>
   <si>
     <t>#83 Perry Woodcock - TE</t>
   </si>
   <si>
     <t>#61 Victor Jandreau - RG</t>
   </si>
   <si>
     <t>#93 Peter Johnson - DT</t>
   </si>