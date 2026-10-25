--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -356,51 +356,51 @@
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>
   <si>
     <t>1-10-PIT 25 (15:00) 43-Randy Eckert ran to PIT 33 for 8 yards. Tackle by 35-Gary Hickman.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#10 Erik Acord - WR</t>
   </si>
   <si>
     <t>#88 Robin Galaz - WR</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#79 Harold Stirling - LDE</t>
   </si>
   <si>
     <t>#94 Norman Pettaway - DT</t>
   </si>
   <si>
     <t>#58 Lance Maxwell - RDE</t>
   </si>
   <si>
     <t>#54 Michael Henderson - WLB</t>
   </si>
   <si>
     <t>#96 Vincent Albertson - MLB</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-8-PIT 40 (12:52) 43-Randy Eckert ran to WAS 49 for 12 yards. Tackle by 27-Russell Orr. PIT 43-Randy Eckert was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>WAS 49</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-WAS 49 (12:06) 21-Richard Johnson ran to WAS 45 for 4 yards. Tackle by 96-Vincent Albertson.</t>
   </si>
   <si>
     <t>#21 Richard Johnson - RB</t>
   </si>
   <si>
-    <t>#48 Pete Gardner - RB</t>
+    <t>#37 Pete Gardner - RB</t>
   </si>
   <si>
     <t>#85 Jeffrey Jacks - TE</t>
   </si>
   <si>
     <t>#92 Joseph Law - LDE</t>
   </si>
   <si>
     <t>#51 John Logston - SLB</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>WAS 45</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-6-WAS 45 (11:25) 21-Richard Johnson ran to WAS 33 for 12 yards. Tackle by 35-Gary Hickman. PENALTY - Unnecessary Roughness (WAS 35-Gary Hickman) PENALTY - Holding (PIT 72-Edward Toro) - Penalties offset, replay down.</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
@@ -665,51 +665,51 @@
   <si>
     <t>#87 Joseph Roberts - WR</t>
   </si>
   <si>
     <t>#13 Steven Harrison - WR</t>
   </si>
   <si>
     <t>#69 Lewis Varney - LT</t>
   </si>
   <si>
     <t>#63 Alberto Tynes - LG</t>
   </si>
   <si>
     <t>#76 John Anderson - C</t>
   </si>
   <si>
     <t>#61 Joseph Britton - RG</t>
   </si>
   <si>
     <t>#50 Roger Trevino - RT</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>#91 Michael Fulkerson - WLB</t>
   </si>
   <si>
     <t>8:03</t>
   </si>
   <si>
     <t>WAS 28</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-7-WAS 28 (8:02) 39-Mark Harris ran to WAS 30 for 2 yards. Tackle by 95-Bradley Booker.</t>
   </si>
   <si>
     <t>#80 Kennith Lawrence - WR</t>
   </si>
   <si>
     <t>#25 Robert Delmonte - FS</t>
   </si>
@@ -1043,51 +1043,51 @@
   <si>
     <t>1-10-WAS 25 (13:33) 19-Dwight Yeary pass complete to 39-Mark Harris to WAS 37 for 12 yards. Tackle by 91-Michael Fulkerson.</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>1-10-WAS 37 (12:58) 19-Dwight Yeary ran to PIT 48 for 15 yards. 19-Dwight Yeary slides to avoid being hit.</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>PIT 48</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-PIT 48 (12:14) 19-Dwight Yeary sacked at WAS 43 for -10 yards (78-Theodore Wolf). Sack allowed by 50-Roger Trevino. 50-Roger Trevino totally missed that block.</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>11:38</t>
   </si>
   <si>
     <t>WAS 43</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>2-20-WAS 43 (11:37) 19-Dwight Yeary pass complete to 13-Steven Harrison to PIT 48 for 10 yards. Tackle by 49-Donald Cronk. PENALTY - Unnecessary Roughness (PIT 49-Donald Cronk)</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-PIT 33 (11:32) 43-Steven Dolby ran to PIT 24 for 9 yards. Tackle by 42-Fred Rice.</t>
   </si>