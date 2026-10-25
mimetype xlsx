--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -593,87 +593,87 @@
   <si>
     <t>4-5-LAA 17 (7:42) 9-Mark Graham 34 yard field goal is GOOD. LAA 0 CHI 3</t>
   </si>
   <si>
     <t>#70 Horace Taylor - LT</t>
   </si>
   <si>
     <t>#9 Mark Graham - K</t>
   </si>
   <si>
     <t>#85 Larry Oconnor - TE</t>
   </si>
   <si>
     <t>#73 Ronald Cade - RG</t>
   </si>
   <si>
     <t>#72 Melvin Williams - DT</t>
   </si>
   <si>
     <t>#34 Alan Madewell - SS</t>
   </si>
   <si>
     <t>#50 Willie Banas - MLB</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>7:38</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>(7:39) 9-Mark Graham kicks 69 yards from CHI 35 to LAA -4. 30-Mario Watterson to LAA 29 for 34 yards. Tackle by 90-Jonathan Runyan.</t>
   </si>
   <si>
     <t>#30 Mario Watterson - RB</t>
   </si>
   <si>
     <t>#53 Clint Shepard - WLB</t>
   </si>
   <si>
     <t>7:34</t>
   </si>
   <si>
     <t>LAA 29</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-LAA 29 (7:35) 14-Tony Moore pass complete to 86-Charles Jenkins to CHI 48 for 22 yards. Tackle by 25-John Allen.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#41 Donald Sherlock - TE</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#82 Elton Ferraro - WR</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
     <t>#17 Kenny Johnson - WR</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#58 Lewis Page - C</t>
   </si>
   <si>
     <t>#65 Jose Herrera - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
@@ -764,51 +764,51 @@
   <si>
     <t>2-9-CHI 37 (4:19) 24-George Slocum ran to CHI 39 for -2 yards. Tackle by 52-Miguel Moore.</t>
   </si>
   <si>
     <t>3:39</t>
   </si>
   <si>
     <t>CHI 39</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-11-CHI 39 (3:38) 14-Tony Moore pass complete to 86-Charles Jenkins to CHI 31 for 8 yards. Tackle by 25-John Allen. 86-Charles Jenkins did some fancy footwork there. CHI 25-John Allen was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:03</t>
   </si>
   <si>
     <t>4-3-CHI 31 (3:02) 19-John Lambert 49 yard field goal is GOOD. LAA 3 CHI 3</t>
   </si>
   <si>
     <t>#18 Curtis Guillermo - QB</t>
   </si>
   <si>
-    <t>#68 William Boner - C</t>
+    <t>#63 William Boner - RG</t>
   </si>
   <si>
     <t>#67 Louie Baylor - LG</t>
   </si>
   <si>
     <t>#69 David Ozuna - RT</t>
   </si>
   <si>
     <t>#95 Shawn Garland - LDE</t>
   </si>
   <si>
     <t>#54 Stephen Nicholson - MLB</t>
   </si>
   <si>
     <t>#58 Nathaniel Ellis - MLB</t>
   </si>
   <si>
     <t>2:58</t>
   </si>
   <si>
     <t>(2:59) 19-John Lambert kicks 74 yards from LAA 35 to CHI -9. Touchback.</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>