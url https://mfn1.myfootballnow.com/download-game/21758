--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -665,51 +665,51 @@
   <si>
     <t>#3 Earnest Dean - QB</t>
   </si>
   <si>
     <t>#27 Richard Reding - RB</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#12 Max Turner - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
-    <t>#77 Frederick Tope - RG</t>
+    <t>#78 Frederick Tope - RT</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
     <t>#98 Mark Ball - LDE</t>
   </si>
   <si>
     <t>#93 Edwin Quezada - SLB</t>
   </si>
   <si>
     <t>#58 Troy Slater - WLB</t>
   </si>
   <si>
     <t>#36 Jesse Rivers - CB</t>
   </si>
   <si>
     <t>#39 Francisco Bennett - SS</t>
   </si>
   <si>
     <t>LOS 20</t>
   </si>
   <si>
     <t>1-15-LOS 20 (8:53) 3-Earnest Dean pass complete to 27-Richard Reding to LOS 20 for a short loss. Tackle by 36-Jesse Rivers.</t>
   </si>