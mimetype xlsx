--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -302,96 +302,96 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 19-John Lambert kicks 72 yards from LAA 35 to DET -7. 38-Jeffrey Robinson to DET 16 for 24 yards. Tackle by 34-Alan Madewell. DET 99-Randall Rivera was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
     <t>#1 Edward Kittel - FS</t>
   </si>
   <si>
     <t>#48 Edward Santoro - SS</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
     <t>#99 Randall Rivera - MLB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
-[...5 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#37 Thomas Hahn - SS</t>
+  </si>
+  <si>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#19 John Lambert - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>DET 16</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-DET 16 (14:57) 23-Kenneth Watson ran to DET 16 for a short loss. Tackle by 21-Gary Whitworth.</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#88 Leonard Weldon - TE</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
     <t>#57 Rey Jordan - LDE</t>
   </si>
@@ -494,51 +494,51 @@
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>I Formation Power Play Action Bomb</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-LAA 35 (12:43) 14-Tony Moore pass INTERCEPTED by 22-Clyde Rosario at DET 46. 22-Clyde Rosario to DET 46 for 0 yards. Tackle by 30-Mario Watterson. Pressure by 96-Joseph Young.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#40 Frederick Rivera - RB</t>
   </si>
   <si>
     <t>#35 Steve Stevenson - FB</t>
   </si>
   <si>
     <t>#41 Donald Sherlock - TE</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#58 Lewis Page - C</t>
   </si>
   <si>
     <t>#59 Clark Gonzalez - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
   <si>
     <t>#95 Sean Bowen - LDE</t>
   </si>
   <si>
     <t>#27 Leslie Grier - SLB</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
@@ -725,51 +725,51 @@
   <si>
     <t>6:56</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Checkdown</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-13-DET 33 (6:57) 14-Tony Moore sacked at DET 41 for -7 yards (60-Paul Carlucci). Sack allowed by 41-Donald Sherlock. 41-Donald Sherlock completely missed his blocking assignment. 41-Donald Sherlock completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>6:15</t>
   </si>
   <si>
     <t>DET 41</t>
   </si>
   <si>
     <t>4-20-DET 41 (6:14) 4-Roy Farley punts 46 yards to DET -5.4-20-DET 41 (6:14) 4-Roy Farley punts 46 yards to DET -5. Touchback.</t>
   </si>
   <si>
     <t>#4 Roy Farley - P</t>
   </si>
   <si>
-    <t>#68 William Boner - C</t>
+    <t>#63 William Boner - RG</t>
   </si>
   <si>
     <t>#69 David Ozuna - RT</t>
   </si>
   <si>
     <t>#67 Louie Baylor - LG</t>
   </si>
   <si>
     <t>#96 Joseph Klein - SLB</t>
   </si>
   <si>
     <t>6:05</t>
   </si>
   <si>
     <t>DET 20</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-DET 20 (6:06) 23-Kenneth Watson ran to DET 16 for -4 yards. Tackle by 57-Rey Jordan.</t>
   </si>
   <si>
     <t>5:29</t>
   </si>
@@ -785,51 +785,51 @@
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>3-14-DET 16 (5:25) 5-Richard Bodden pass Pass knocked down by 22-Roy Cleveland. incomplete, intended for 82-Rufus Murphy. Pressure by 57-Rey Jordan.</t>
   </si>
   <si>
     <t>5:19</t>
   </si>
   <si>
     <t>4-14-DET 16 (5:20) 17-Melvin Rice punts 48 yards to LAA 36. 30-Mario Watterson to LAA 37 for 1 yards. Tackle by 71-Paul Hilton. PENALTY - Offsides (LAA 72-Melvin Williams)</t>
   </si>
   <si>
     <t>5:12</t>
   </si>
   <si>
     <t>DET 21</t>
   </si>
   <si>
     <t>4-9-DET 21 (5:13) 17-Melvin Rice punts 42 yards to LAA 37. 30-Mario Watterson to LAA 39 for 2 yards. Tackle by 71-Paul Hilton.</t>
   </si>
   <si>
     <t>#93 David Daniels - RDE</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>#91 Rupert Schneider - RDE</t>
   </si>
   <si>
     <t>5:04</t>
   </si>
   <si>
     <t>LAA 39</t>
   </si>
   <si>
     <t>1-10-LAA 39 (5:05) 14-Tony Moore pass complete to 82-Elton Ferraro to LAA 47 for 8 yards. Tackle by 22-Clyde Rosario.</t>
   </si>
   <si>
     <t>#59 Jose Aguilar - DT</t>
   </si>
   <si>
     <t>4:30</t>
   </si>
   <si>
     <t>LAA 47</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
@@ -2334,51 +2334,51 @@
     <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="35.277" bestFit="true" customWidth="true" style="0"/>