--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>LV has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Randal Garcia kicks 69 yards from MIN 35 to LV -4. 86-Willie Hill to LV 32 for 37 yards. Tackle by 6-Randal Garcia.</t>
   </si>
   <si>
     <t>#86 Willie Hill - WR</t>
   </si>
   <si>
-    <t>#26 William Shell - CB</t>
+    <t>#40 William Shell - FS</t>
   </si>
   <si>
     <t>#46 Javier McNees - FS</t>
   </si>
   <si>
     <t>#30 Brian Cobb - CB</t>
   </si>
   <si>
     <t>#94 David Spencer - WLB</t>
   </si>
   <si>
     <t>#31 Robert Polley - SS</t>
   </si>
   <si>
     <t>#53 James Free - WLB</t>
   </si>
   <si>
     <t>#22 Antony Preston - CB</t>
   </si>
   <si>
     <t>#44 Ryan Myers - CB</t>
   </si>
   <si>
     <t>#49 Coleman Cooper - FS</t>
   </si>
@@ -377,78 +377,78 @@
   <si>
     <t>#80 Troy Katcher - WR</t>
   </si>
   <si>
     <t>#39 Richard Chess - WR</t>
   </si>
   <si>
     <t>#74 Joe Hall - LT</t>
   </si>
   <si>
     <t>#61 William Zavala - LG</t>
   </si>
   <si>
     <t>#57 Williams Lipe - C</t>
   </si>
   <si>
     <t>#63 John Gerber - RG</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
-    <t>#76 Harold Graham - LDE</t>
+    <t>#95 Harold Graham - DT</t>
   </si>
   <si>
     <t>#92 Keith Millard - RDE</t>
   </si>
   <si>
-    <t>#57 Eric Long - SLB</t>
+    <t>#90 Eric Long - LDE</t>
   </si>
   <si>
     <t>#54 Fred Warner - MLB</t>
   </si>
   <si>
-    <t>#56 Brooks Hamilton - WLB</t>
-[...14 lines deleted...]
-    <t>#42 Sam Rucker - FS</t>
+    <t>#56 Brooks Hamilton - SLB</t>
+  </si>
+  <si>
+    <t>#21 Dwight Henderson - CB</t>
+  </si>
+  <si>
+    <t>#42 Darren Sharper - FS</t>
+  </si>
+  <si>
+    <t>#23 Miles Blankenship - CB</t>
+  </si>
+  <si>
+    <t>#46 Jordan Heaton - SS</t>
+  </si>
+  <si>
+    <t>#36 Sam Rucker - SS</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>LV 36</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-6-LV 36 (14:13) 5-Robert Haire pass complete to 39-Richard Chess to LV 46 for 10 yards. Tackle by 42-Sam Rucker.</t>
   </si>
   <si>
     <t>#81 Gordon Hollar - TE</t>
   </si>
   <si>
     <t>#65 Rafael Berg - RT</t>
   </si>
   <si>
     <t>#94 John Burns - DT</t>
   </si>
@@ -500,99 +500,99 @@
   <si>
     <t>Shotgun Normal Slot Drag</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>3-3-MIN 47 (12:15) 5-Robert Haire pass complete to 80-Troy Katcher to MIN 39 for 8 yards. Tackle by 55-Marvin Smith.</t>
   </si>
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>MIN 39</t>
   </si>
   <si>
     <t>1-10-MIN 39 (11:35) 83-Brian Beam ran to MIN 39 for a short loss. Tackle by 92-Keith Millard.</t>
   </si>
   <si>
     <t>10:57</t>
   </si>
   <si>
     <t>2-10-MIN 39 (10:56) 5-Robert Haire pass complete to 39-Richard Chess to MIN 33 for 7 yards. Tackle by 39-Dwight Henderson.</t>
   </si>
   <si>
-    <t>#77 David Malone - DT</t>
+    <t>#52 David Malone - DT</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
     <t>MIN 33</t>
   </si>
   <si>
     <t>Singleback Normal SE Quick Hit</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>3-4-MIN 33 (10:12) 5-Robert Haire pass incomplete, the ball was thrown away. Pressure by 76-Harold Graham.</t>
   </si>
   <si>
-    <t>#32 Frank Smith - SS</t>
+    <t>#21 Frank Smith - SS</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-MIN 33 (10:07) 15-Robert Johnson 50 yard field goal is GOOD. LV 3 MIN 0</t>
   </si>
   <si>
     <t>#16 Ronnie Pepin - QB</t>
   </si>
   <si>
     <t>#60 Andrew Talbert - C</t>
   </si>
   <si>
-    <t>#15 Robert Johnson - K</t>
+    <t>#6 Robert Johnson - K</t>
   </si>
   <si>
     <t>#40 Justin Hernandez - FB</t>
   </si>
   <si>
     <t>#65 Don Cross - DT</t>
   </si>
   <si>
-    <t>#40 Tyler Davis - CB</t>
+    <t>#22 Tyler Davis - CB</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>LV 35</t>
   </si>
   <si>
     <t>(10:03) 15-Robert Johnson kicks 75 yards from LV 35 to MIN -10. Touchback.</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>1-10-MIN 25 (10:03) 5-Brian Thompson pass Pass knocked down by 37-Steven Forbes. incomplete, intended for 81-Raymond Alexander. Pressure by 30-Brian Cobb.</t>
   </si>
   <si>
     <t>#5 Brian Thompson - QB</t>
   </si>
   <si>
     <t>#26 Manuel Lee - RB</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>#89 Steven Beeler - WR</t>
   </si>
   <si>
     <t>#69 William Sasse - LT</t>
   </si>
   <si>
     <t>#60 Joseph Vannoy - LG</t>
   </si>
   <si>
     <t>#53 Matt Birk - C</t>
   </si>
   <si>
     <t>#62 Dennis Savage - RG</t>
   </si>
   <si>
     <t>#75 Tim Irwin - RT</t>
   </si>
   <si>
     <t>#72 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>#77 Daniel Benoit - DT</t>
   </si>
   <si>
-    <t>#93 Jorge Banda - DT</t>
+    <t>#63 Jorge Banda - DT</t>
   </si>
   <si>
     <t>#78 Martin Mason - RDE</t>
   </si>
   <si>
     <t>#96 Junior Garza - WLB</t>
   </si>
   <si>
     <t>9:58</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-MIN 25 (9:59) 5-Brian Thompson pass incomplete, the ball was thrown away. Pressure by 78-Martin Mason.</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>46 Normal Weak Blitz</t>
   </si>
@@ -680,51 +680,51 @@
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-MIN 36 (9:50) 26-Manuel Lee ran to MIN 36 for a short gain. Tackle by 96-Junior Garza.</t>
   </si>
   <si>
     <t>#38 Steve Schlosser - FB</t>
   </si>
   <si>
     <t>#12 Donnie Rodriguez - WR</t>
   </si>
   <si>
     <t>9:15</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-10-MIN 36 (9:14) 5-Brian Thompson pass complete to 88-Rudy Stevens to MIN 39 for 2 yards. Tackle by 26-William Shell.</t>
   </si>
   <si>
-    <t>#27 Joey Bowers - RB</t>
+    <t>#32 Joey Bowers - RB</t>
   </si>
   <si>
     <t>#98 Kenneth Martinez - RDE</t>
   </si>
   <si>
     <t>8:30</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>3-8-MIN 39 (8:29) 26-Manuel Lee ran to LV 47 for 14 yards. Tackle by 31-Robert Polley.</t>
   </si>
   <si>
     <t>7:46</t>
   </si>
   <si>
     <t>LV 47</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>1-10-LV 47 (7:45) 38-Steve Schlosser ran to LV 36 for 11 yards. Tackle by 26-William Shell.</t>
   </si>
@@ -758,123 +758,123 @@
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-6-LV 32 (5:48) 5-Brian Thompson pass incomplete, intended for 38-Steve Schlosser. Pressure by 72-Michael Bowman.</t>
   </si>
   <si>
     <t>5:41</t>
   </si>
   <si>
     <t>4-6-LV 32 (5:42) 6-Randal Garcia 50 yard field goal is GOOD. LV 3 MIN 3</t>
   </si>
   <si>
     <t>#15 George Woodworth - P</t>
   </si>
   <si>
     <t>#86 Louis Taylor - TE</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
     <t>#71 Donald Wolfe - C</t>
   </si>
   <si>
-    <t>#64 Wilfredo Vidal - RT</t>
+    <t>#64 Wilfredo Vidal - RG</t>
   </si>
   <si>
     <t>#68 Phillip Bailey - LG</t>
   </si>
   <si>
     <t>#58 Bill Lawrence - WLB</t>
   </si>
   <si>
     <t>#95 William Cleveland - DT</t>
   </si>
   <si>
     <t>5:38</t>
   </si>
   <si>
     <t>(5:39) 6-Randal Garcia kicks 70 yards from MIN 35 to LV -5. Touchback.</t>
   </si>
   <si>
     <t>LV 25</t>
   </si>
   <si>
     <t>1-10-LV 25 (5:39) 83-Brian Beam ran to LV 30 for 5 yards. Tackle by 54-Fred Warner. MIN 54-Fred Warner was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:57</t>
   </si>
   <si>
     <t>LV 30</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-5-LV 30 (4:56) 5-Robert Haire pass complete to 80-Troy Katcher to LV 41 for 11 yards. Tackle by 35-Darren Sharper.</t>
   </si>
   <si>
-    <t>#52 David Cordero - MLB</t>
+    <t>#52 David Cordero - WLB</t>
   </si>
   <si>
     <t>4:22</t>
   </si>
   <si>
     <t>LV 41</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-LV 41 (4:21) 83-Brian Beam ran to LV 49 for 8 yards. Tackle by 77-David Malone.</t>
   </si>
   <si>
     <t>3:45</t>
   </si>
   <si>
     <t>LV 49</t>
   </si>
   <si>
     <t>I Formation 3WR WR Post</t>
   </si>
   <si>
     <t>2-2-LV 49 (3:44) 5-Robert Haire pass Pass knocked down by 39-Dwight Henderson. incomplete, intended for 39-Richard Chess. Pressure by 92-Keith Millard. 35-Darren Sharper got away with a hold on that play.</t>
   </si>
   <si>
     <t>3:36</t>
   </si>
   <si>
     <t>3-2-LV 49 (3:37) 5-Robert Haire pass incomplete, intended for 81-Gordon Hollar. LV 63-John Gerber was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#25 Peter Levy - FS</t>
+    <t>#25 Peter Levy - SS</t>
   </si>
   <si>
     <t>3:33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-LV 49 (3:34) 6-Jackie Davis punts 44 yards to MIN 7.</t>
   </si>
   <si>
     <t>#6 Jackie Davis - P</t>
   </si>
   <si>
     <t>3:26</t>
   </si>
   <si>
     <t>MIN 7</t>
   </si>
   <si>
     <t>Shotgun Normal FL Slant</t>
   </si>
@@ -2250,53 +2250,53 @@
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>