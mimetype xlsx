--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -347,120 +347,120 @@
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-NYA 25 (15:00) 32-Jose Hernandez ran to NYA 31 for 6 yards. Tackle by 97-Richard McGarry. NYA 6-Brian Flores was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
     <t>#86 Richard Clark - TE</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#99 Freddie Room - LDE</t>
   </si>
   <si>
     <t>#72 Eugene Knight - DT</t>
   </si>
   <si>
     <t>#95 Richard McDonald - DT</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
   <si>
     <t>#97 Richard McGarry - MLB</t>
   </si>
   <si>
     <t>#53 Joseph Nunez - WLB</t>
   </si>
   <si>
     <t>#40 David Andresen - CB</t>
   </si>
   <si>
     <t>#41 Kenneth Agostini - CB</t>
   </si>
   <si>
     <t>#21 Craig Sawyer - CB</t>
   </si>
   <si>
     <t>#49 James Fletcher - SS</t>
   </si>
   <si>
     <t>#30 Robert Jackson - FS</t>
   </si>
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>NYA 31</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-4-NYA 31 (14:27) 11-Patrick Camp pass complete to 10-Kenneth Nale to NYA 36 for 6 yards. Tackle by 40-David Andresen.</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>#15 Mark Wallace - WR</t>
   </si>
   <si>
     <t>#50 Paul Winters - SLB</t>
   </si>
   <si>
     <t>13:50</t>
   </si>
   <si>
     <t>NYA 36</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep LB Blitz</t>
   </si>
   <si>
     <t>1-10-NYA 36 (13:49) 32-Jose Hernandez ran to NYA 35 for -2 yards. Tackle by 99-Freddie Room. 86-Richard Clark totally missed that block.</t>
   </si>
   <si>
     <t>#33 Gerald Bartholomew - FB</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>#63 Jerome Diehl - LG</t>
   </si>
   <si>
     <t>#67 Gary Schneider - RT</t>
   </si>
   <si>
     <t>#57 Claude Nicholson - LT</t>
   </si>
   <si>
     <t>#66 Brad Contreras - LT</t>
   </si>
   <si>
     <t>#61 Russell Cranford - RG</t>
   </si>
   <si>
     <t>#94 Allen Leonard - MLB</t>
   </si>
   <si>
     <t>#91 Isaac Goforth - RDE</t>
   </si>
   <si>
     <t>#56 Shawn Kozak - RDE</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#96 Brandon Mercado - MLB</t>
   </si>
   <si>
     <t>7:52</t>
   </si>
   <si>
     <t>(7:53) 3-Pedro Mitchell kicks 71 yards from NYA 35 to NED -6. Touchback.</t>
   </si>
   <si>
     <t>#18 Johnny Wells - WR</t>
   </si>
   <si>
     <t>#54 Joseph Murillo - WLB</t>
   </si>
   <si>
     <t>NED 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>1-10-NED 25 (7:53) 11-Ralph Archie pass incomplete, dropped by 10-Gary Friedman.</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>#82 Jerry Carter - WR</t>
   </si>
   <si>
     <t>#69 Austin Chan - LT</t>
   </si>
   <si>
     <t>#67 Tommy Brown - LG</t>
   </si>
   <si>
     <t>#65 Gary Burrus - C</t>
   </si>
   <si>
     <t>#66 Gary Evans - LG</t>
   </si>
   <si>
     <t>#76 Tony Knudson - RT</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#99 Paul Moses - RDE</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>7:48</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-10-NED 25 (7:49) 11-Ralph Archie pass complete to 82-Jerry Carter to NED 28 for 3 yards. Tackle by 22-Randy Kramer. 82-Jerry Carter made a great move on the CB.</t>
   </si>
   <si>
     <t>#42 Christopher Alexander - FB</t>
   </si>
@@ -719,51 +719,51 @@
   <si>
     <t>7:06</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-NED 28 (7:07) 1-Jeremiah Jessup punts 46 yards to NYA 26. Fair Catch by 32-Jose Hernandez.</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#57 Steven Tripp - C</t>
   </si>
   <si>
     <t>#74 John Goetz - LT</t>
   </si>
   <si>
     <t>#77 Darryl Jenkins - LG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#77 Matthew Collins - RDE</t>
   </si>
   <si>
     <t>6:59</t>
   </si>
   <si>
     <t>NYA 26</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-NYA 26 (7:00) PENALTY - False Start (NYA 54-Michael Brandy)</t>
   </si>
   <si>
     <t>NYA 21</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>1-15-NYA 21 (7:00) 32-Jose Hernandez ran to NYA 31 for 10 yards. Tackle by 49-James Fletcher.</t>
   </si>