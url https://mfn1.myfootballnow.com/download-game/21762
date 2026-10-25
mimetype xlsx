--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -362,51 +362,51 @@
   <si>
     <t>#9 John Koch - QB</t>
   </si>
   <si>
     <t>#48 Matthew Adkins - RB</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
     <t>#93 Lewis Marshall - RDE</t>
   </si>
   <si>
     <t>#79 Ronald Mercado - MLB</t>
   </si>
   <si>
     <t>#65 William King - LDE</t>
   </si>
   <si>
     <t>#53 Justin Norris - LDE</t>
   </si>
   <si>
     <t>#68 Raul Paige - MLB</t>
   </si>
   <si>
     <t>#57 Clay Turbeville - SLB</t>
   </si>
   <si>
     <t>#61 Robert Brackman - WLB</t>
   </si>
@@ -446,51 +446,51 @@
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-10-NOS 25 (14:54) 9-John Koch ran to NOS 31 for 6 yards. 9-John Koch slides to avoid being hit.</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>NOS 31</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-NOS 31 (14:12) 7-Gary Anderson punts 48 yards to TEN 21. 21-Samuel Burke to TEN 49 for 28 yards. Tackle by 7-Gary Anderson. NOS 79-Ron Johnston was injured on the play. He looks like he should be able to return. NOS 52-Don Lilly was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>#21 Samuel Burke - WR</t>
   </si>
   <si>
     <t>#31 Mike Parr - CB</t>
   </si>
   <si>
     <t>#92 Mark Eubanks - WLB</t>
   </si>
   <si>
     <t>#38 Zachary Fisher - FS</t>
   </si>
   <si>
     <t>#40 William Riddick - CB</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#56 David Ross - LT</t>
   </si>
   <si>
     <t>#55 Frank Paul - DT</t>
   </si>
@@ -995,51 +995,51 @@
   <si>
     <t>0:11</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-NOS 24 (0:12) 9-John Koch pass complete to 82-John Clay to NOS 35 for 11 yards. Tackle by 61-Robert Brackman.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>1-10-NOS 35 (15:00) 9-John Koch pass complete to 84-Charles Uresti to TEN 30 for 35 yards. Tackle by 36-Mark Porter. PENALTY - Holding (NOS 62-James Hall)</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>1-20-NOS 25 (14:55) 9-John Koch pass complete to 89-George Jones to NOS 34 for 9 yards. Tackle by 57-Clay Turbeville. Pressure by 68-Raul Paige.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>2-11-NOS 34 (14:14) 9-John Koch pass incomplete, intended for 89-George Jones. TEN 93-Lewis Marshall was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>3-11-NOS 34 (14:11) 9-John Koch pass incomplete, the ball was thrown away. Pressure by 65-William King.</t>
   </si>
   <si>
     <t>14:05</t>
   </si>
   <si>
     <t>4-11-NOS 34 (14:06) 7-Gary Anderson punts 46 yards to TEN 20. 21-Samuel Burke to TEN 34 for 14 yards. Tackle by 50-John Wright.</t>
   </si>
@@ -2324,51 +2324,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="355.056" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>