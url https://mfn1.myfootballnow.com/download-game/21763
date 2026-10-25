--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Mark Graham kicks 74 yards from CHI 35 to SFO -9. Touchback.</t>
   </si>
   <si>
     <t>#22 Phillip Watson - RB</t>
   </si>
   <si>
     <t>#36 Horace Graham - CB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#24 Kevin Cory - CB</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#53 Charles Covington - MLB</t>
   </si>
   <si>
     <t>#9 Mark Graham - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>