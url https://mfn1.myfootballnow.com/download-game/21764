--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -365,120 +365,120 @@
   <si>
     <t>#27 John Coffman - RB</t>
   </si>
   <si>
     <t>#38 Douglas Green - RB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#17 Santiago Stjohn - WR</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#76 Joseph Kelly - C</t>
   </si>
   <si>
     <t>#71 Earl Mann - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#77 Stephen Goble - LDE</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#78 Russell Washington - DT</t>
   </si>
   <si>
     <t>#60 Clay Wright - RDE</t>
   </si>
   <si>
     <t>#71 Carl Flynn - SLB</t>
   </si>
   <si>
     <t>#58 Kyle Koch - MLB</t>
   </si>
   <si>
     <t>#90 Emil Richardson - WLB</t>
   </si>
   <si>
     <t>#37 William Ong - CB</t>
   </si>
   <si>
-    <t>#47 John Raines - CB</t>
+    <t>#47 John Raines - SS</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
-    <t>#31 Phillip Hunter - FS</t>
+    <t>#31 Phillip Hunter - CB</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>KCY 29</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-6-KCY 29 (14:26) 8-Kirk Harrelson pass Pass knocked down by 47-John Raines. incomplete, intended for 17-Santiago Stjohn.</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-6-KCY 29 (14:19) 27-John Coffman ran to KCY 33 for 5 yards. Tackle by 47-John Raines.</t>
   </si>
   <si>
     <t>#30 Charles Leatherwood - RB</t>
   </si>
   <si>
     <t>#84 Johnny Joiner - WR</t>
   </si>
   <si>
-    <t>#55 Bernard Livingston - SLB</t>
+    <t>#55 Bernard Livingston - WLB</t>
   </si>
   <si>
     <t>#59 Dennis Cox - WLB</t>
   </si>
   <si>
     <t>#30 John McLaughlin - CB</t>
   </si>
   <si>
     <t>#36 Antoine Ayala - FS</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>KCY 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-KCY 33 (13:35) 11-Bruce Spencer punts 46 yards to CLE 21. Fair Catch by 88-Leslie Cornell.</t>
   </si>
@@ -656,51 +656,51 @@
   <si>
     <t>10:45</t>
   </si>
   <si>
     <t>KCY 48</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Drag In</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-7-KCY 48 (10:44) 9-Stanley Chandler pass Pass knocked down by 47-Jason Shelton. incomplete, intended for 88-Leslie Cornell. Pressure by 97-Paul Thompson.</t>
   </si>
   <si>
     <t>10:40</t>
   </si>
   <si>
     <t>4-7-KCY 48 (10:41) 7-Steven Francis punts 54 yards to KCY -6.4-7-KCY 48 (10:41) 7-Steven Francis punts 54 yards to KCY -6. Touchback.</t>
   </si>
   <si>
     <t>#7 Steven Francis - P</t>
   </si>
   <si>
-    <t>#68 James Richardson - RG</t>
+    <t>#68 James Richardson - C</t>
   </si>
   <si>
     <t>#72 Vince Heyward - LT</t>
   </si>
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>10:31</t>
   </si>
   <si>
     <t>KCY 20</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-KCY 20 (10:32) 85-Luis Ornelas ran to KCY 21 for 1 yards. Tackle by 78-Russell Washington.</t>
   </si>
   <si>
     <t>#28 Norman Maldonado - CB</t>
   </si>
@@ -1034,51 +1034,51 @@
   <si>
     <t>KCY 6</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-2-KCY 6 (10:04) 38-Joe Wilcox ran for 6 yards. TOUCHDOWN! CLE 6 KCY 0</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:01) Extra point GOOD by 15-Timothy Magee. CLE 7 KCY 0</t>
   </si>
   <si>
     <t>#12 Robert North - QB</t>
   </si>
   <si>
-    <t>#56 Wesley Conley - MLB</t>
+    <t>#58 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>(10:01) 15-Timothy Magee kicks 75 yards from CLE 35 to KCY -10. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-KCY 25 (10:01) 8-Kirk Harrelson pass complete to 89-Nick Terry to KCY 30 for 5 yards. Tackle by 37-William Ong.</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>KCY 30</t>
   </si>
   <si>
     <t>2-5-KCY 30 (9:24) 27-John Coffman ran to KCY 33 for 3 yards. 27-John Coffman FUMBLES (37-William Ong) recovered by CLE-32-Jason Williams at KCY 32. Tackle by 85-Luis Ornelas.</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
@@ -2200,89 +2200,89 @@
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="359.769" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">