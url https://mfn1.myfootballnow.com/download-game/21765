--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -317,120 +317,120 @@
   <si>
     <t>#73 Michael Jacks - DT</t>
   </si>
   <si>
     <t>#95 Edward Ortiz - RDE</t>
   </si>
   <si>
     <t>#29 Carlos Hanks - CB</t>
   </si>
   <si>
     <t>#51 Edgar Moffett - WLB</t>
   </si>
   <si>
     <t>#76 Darryl Hurt - DT</t>
   </si>
   <si>
     <t>#52 William Smith - MLB</t>
   </si>
   <si>
     <t>#56 Juan Dryden - WLB</t>
   </si>
   <si>
     <t>#26 Mathew Parrish - SS</t>
   </si>
   <si>
-    <t>#28 Gregory Castillo - SS</t>
+    <t>#35 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>#3 Michael Dockery - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>14:51</t>
   </si>
   <si>
     <t>PHI 37</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-PHI 37 (14:52) 42-Matthew Ulmer ran to PHI 46 for 10 yards. Tackle by 48-Michael Mauricio.</t>
   </si>
   <si>
-    <t>#1 Charles Butterworth - QB</t>
+    <t>#13 Charles Butterworth - QB</t>
   </si>
   <si>
     <t>#42 Matthew Ulmer - RB</t>
   </si>
   <si>
     <t>#21 Jay Hickman - FB</t>
   </si>
   <si>
-    <t>#84 Mark Dean - TE</t>
+    <t>#86 Mark Dean - TE</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#10 Alexander Wong - WR</t>
   </si>
   <si>
     <t>#66 Darren Alexander - RT</t>
   </si>
   <si>
     <t>#69 Norbert Kellogg - LG</t>
   </si>
   <si>
     <t>#78 Howard Green - C</t>
   </si>
   <si>
     <t>#64 Michael Hocker - RG</t>
   </si>
   <si>
     <t>#30 Douglas Jones - RT</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
     <t>#50 Dave Snead - RDE</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>#41 James Nielsen - CB</t>
   </si>
   <si>
     <t>14:09</t>
   </si>
   <si>
     <t>PHI 46</t>
   </si>
@@ -542,75 +542,75 @@
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-GBY 17 (11:17) 11-Rodger Streetman pass complete to 15-Chad Sailor to GBY 27 for 9 yards. Tackle by 23-Paul Johnson. PENALTY - Facemask (PHI 23-Paul Johnson)</t>
   </si>
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#28 James Moran - RB</t>
   </si>
   <si>
     <t>#36 Walter Bennett - RB</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#14 Fredrick Oconnor - WR</t>
   </si>
   <si>
     <t>#15 Chad Sailor - WR</t>
   </si>
   <si>
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
+    <t>#56 Orlando Miller - RG</t>
   </si>
   <si>
     <t>#79 Jay Garver - RT</t>
   </si>
   <si>
     <t>#62 James Parkinson - LDE</t>
   </si>
   <si>
     <t>#98 Earl Ramirez - DT</t>
   </si>
   <si>
     <t>#61 Richard Butler - RDE</t>
   </si>
   <si>
-    <t>#91 Daniel Castrejon - SLB</t>
+    <t>#56 Daniel Castrejon - WLB</t>
   </si>
   <si>
     <t>#23 Paul Johnson - CB</t>
   </si>
   <si>
     <t>#25 David Nance - SS</t>
   </si>
   <si>
     <t>#36 Harold King - CB</t>
   </si>
   <si>
     <t>11:12</t>
   </si>
   <si>
     <t>GBY 42</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>1-10-GBY 42 (11:13) 11-Rodger Streetman pass complete to 12-Paul McMillan to GBY 47 for 6 yards. Tackle by 48-Chris Lucas.</t>
   </si>
@@ -713,51 +713,51 @@
   <si>
     <t>PHI 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:16) Extra point GOOD by 3-Michael Dockery. GBY 7 PHI 0</t>
   </si>
   <si>
     <t>#1 Mark Hamill - P</t>
   </si>
   <si>
     <t>#69 Derek Bollinger - LG</t>
   </si>
   <si>
     <t>#78 Frederick Simmons - RG</t>
   </si>
   <si>
     <t>#58 Albert Burns - C</t>
   </si>
   <si>
-    <t>#58 Roger Price - MLB</t>
+    <t>#93 Roger Price - MLB</t>
   </si>
   <si>
     <t>#94 Noah McBee - SLB</t>
   </si>
   <si>
     <t>(7:16) 3-Michael Dockery kicks 75 yards from GBY 35 to PHI -10. Touchback.</t>
   </si>
   <si>
     <t>PHI 25</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>1-10-PHI 25 (7:16) 1-Charles Butterworth pass complete to 84-Mark Dean to PHI 30 for 5 yards. Tackle by 52-Mark Stevens. PHI 84-Mark Dean was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:40</t>
   </si>
   <si>
     <t>PHI 30</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
@@ -2241,86 +2241,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="498.878" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>