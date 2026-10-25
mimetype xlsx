--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -314,120 +314,120 @@
   <si>
     <t>#55 James Coursey - SLB</t>
   </si>
   <si>
     <t>#94 Jose Scott - RDE</t>
   </si>
   <si>
     <t>#29 Robert Eaton - CB</t>
   </si>
   <si>
     <t>#96 George Rogers - LDE</t>
   </si>
   <si>
     <t>#56 Rayford Russell - SLB</t>
   </si>
   <si>
     <t>#95 Bob Parsons - RDE</t>
   </si>
   <si>
     <t>#58 James Wildman - SLB</t>
   </si>
   <si>
     <t>#34 Todd Brouwer - CB</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
-[...2 lines deleted...]
-    <t>#88 Thomas Stutler - WR</t>
+    <t>#95 James Dodson - MLB</t>
+  </si>
+  <si>
+    <t>#14 Thomas Stutler - WR</t>
   </si>
   <si>
     <t>#5 Jaime Jacobs - K</t>
   </si>
   <si>
     <t>ATL</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>ATL 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-ATL 31 (14:55) 24-Daniel Crawford ran to ATL 34 for 3 yards. Tackle by 47-Stephen Slezak.</t>
   </si>
   <si>
     <t>#11 Brian Kolb - QB</t>
   </si>
   <si>
     <t>#24 Daniel Crawford - RB</t>
   </si>
   <si>
     <t>#47 James McGahey - RB</t>
   </si>
   <si>
     <t>#39 Joseph Taylor - FB</t>
   </si>
   <si>
     <t>#88 Drew Schott - TE</t>
   </si>
   <si>
     <t>#86 David Fultz - TE</t>
   </si>
   <si>
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>#50 Brian Smith - LG</t>
   </si>
   <si>
     <t>#79 Merle Robinson - C</t>
   </si>
   <si>
     <t>#75 Miguel Hill - RG</t>
   </si>
   <si>
     <t>#71 Stephen Gowdy - RT</t>
   </si>
   <si>
     <t>#90 Donald Munoz - LDE</t>
   </si>
   <si>
     <t>#98 Francisco Williams - RDE</t>
   </si>
   <si>
     <t>#97 John Howard - DT</t>
   </si>
   <si>
-    <t>#75 Clifton Hernandez - DT</t>
+    <t>#92 Clifton Hernandez - DT</t>
   </si>
   <si>
     <t>#72 Willard Thomas - RDE</t>
   </si>
   <si>
     <t>#51 Jason Clifton - SLB</t>
   </si>
   <si>
     <t>#56 Ronald Rice - MLB</t>
   </si>
   <si>
     <t>#59 Jeffrey Pruitt - WLB</t>
   </si>
   <si>
     <t>#20 Johnny Pace - CB</t>
   </si>
   <si>
     <t>#32 Jose Coyle - CB</t>
   </si>
   <si>
     <t>#47 Stephen Slezak - SS</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
@@ -464,99 +464,99 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-ATL 33 (12:50) 13-Bruce Welch punts 45 yards to NYN 22. Fair Catch by 13-Larry Thomas.</t>
   </si>
   <si>
     <t>#13 Bruce Welch - P</t>
   </si>
   <si>
     <t>#13 Larry Thomas - WR</t>
   </si>
   <si>
     <t>#39 Ryan Lane - CB</t>
   </si>
   <si>
     <t>#30 Richard Arwood - FS</t>
   </si>
   <si>
     <t>#53 Duane Slider - SLB</t>
   </si>
   <si>
     <t>#40 Joseph Meier - CB</t>
   </si>
   <si>
-    <t>#23 Nicholas Michael - FS</t>
+    <t>#29 Nicholas Michael - FS</t>
   </si>
   <si>
     <t>#70 Jack Jackson - RT</t>
   </si>
   <si>
     <t>#66 Harold Jackson - LT</t>
   </si>
   <si>
     <t>#92 Sean Merritt - WLB</t>
   </si>
   <si>
     <t>#95 Clyde Camp - MLB</t>
   </si>
   <si>
     <t>#93 Damien Dean - DT</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>NYN 22</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 22 (12:44) 35-Thomas Gibson ran to NYN 23 for 1 yards. Tackle by 93-Peter Johnson. 64-Mike Roberts completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#35 Thomas Gibson - RB</t>
   </si>
   <si>
     <t>#39 Christopher Word - FB</t>
   </si>
   <si>
     <t>#81 George Payne - TE</t>
   </si>
   <si>
     <t>#82 Ernest Higgins - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
     <t>#76 Will Fletcher - RT</t>
   </si>
   <si>
     <t>#97 Jeffrey Torres - DT</t>
   </si>
   <si>
     <t>#93 Peter Johnson - DT</t>
   </si>
   <si>
     <t>#44 Devin Davis - MLB</t>
   </si>
   <si>
     <t>#51 Christopher Thorpe - WLB</t>
   </si>
@@ -749,54 +749,54 @@
   <si>
     <t>3-4-ATL 4 (3:49) 35-Thomas Gibson ran for 4 yards. TOUCHDOWN! NYN 6 ATL 0</t>
   </si>
   <si>
     <t>3:45</t>
   </si>
   <si>
     <t>ATL 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(3:46) Extra point GOOD by 5-Jaime Jacobs. NYN 7 ATL 0</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#73 William Fagan - LG</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
-[...2 lines deleted...]
-    <t>#61 Robert Scott - LG</t>
+    <t>#54 Ronald Cross - LT</t>
+  </si>
+  <si>
+    <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>(3:46) 5-Jaime Jacobs kicks 73 yards from NYN 35 to ATL -8. Touchback.</t>
   </si>
   <si>
     <t>ATL 25</t>
   </si>
   <si>
     <t>I Formation Power Play Action Bomb</t>
   </si>
   <si>
     <t>1-10-ATL 25 (3:46) 11-Brian Kolb pass complete to 24-Daniel Crawford to ATL 32 for 7 yards. Tackle by 47-Stephen Slezak. Pressure by 56-Ronald Rice.</t>
   </si>
   <si>
     <t>3:09</t>
   </si>
   <si>
     <t>ATL 32</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>2-3-ATL 32 (3:08) 11-Brian Kolb pass incomplete, the ball was thrown away. Pressure by 51-Jason Clifton.</t>
   </si>
@@ -1301,51 +1301,51 @@
   <si>
     <t>9:14</t>
   </si>
   <si>
     <t>NYN 31</t>
   </si>
   <si>
     <t>2-9-NYN 31 (9:13) 24-Daniel Crawford ran to NYN 28 for 3 yards. Tackle by 59-Jeffrey Pruitt.</t>
   </si>
   <si>
     <t>8:32</t>
   </si>
   <si>
     <t>3-6-NYN 28 (8:31) 24-Daniel Crawford ran to NYN 27 for 1 yards. Tackle by 75-Clifton Hernandez.</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
   <si>
     <t>4-5-NYN 27 (7:50) 4-Thomas Bennett 45 yard field goal is GOOD. NYN 28 ATL 3</t>
   </si>
   <si>
     <t>#64 Archie Gulley - LG</t>
   </si>
   <si>
-    <t>#60 Jim Ramirez - RDE</t>
+    <t>#76 Jim Ramirez - RDE</t>
   </si>
   <si>
     <t>7:45</t>
   </si>
   <si>
     <t>(7:46) 4-Thomas Bennett kicks 75 yards from ATL 35 to NYN -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-NYN 25 (7:46) 35-Thomas Gibson ran to NYN 35 for 10 yards. Tackle by 29-Robert Eaton. ATL 29-Robert Eaton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:07</t>
   </si>
   <si>
     <t>2-1-NYN 35 (7:06) 34-Gerald Hanes ran to NYN 34 for a short loss. Tackle by 93-Peter Johnson.</t>
   </si>
   <si>
     <t>6:23</t>
   </si>
   <si>
     <t>NYN 34</t>
   </si>
   <si>
     <t>3-1-NYN 34 (6:22) 35-Thomas Gibson ran to NYN 39 for 5 yards. Tackle by 46-Chris Douglas.</t>
   </si>