--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Steven Levasseur kicks 70 yards from IND 35 to ARZ -5. Touchback.</t>
   </si>
   <si>
     <t>#48 John Wolf - RB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#14 Steven Levasseur - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
@@ -476,54 +476,54 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-ARZ 33 (12:57) 2-Hector McHone punts 54 yards to IND 13. Fair Catch by 20-Vicente Degnan.</t>
   </si>
   <si>
     <t>#2 Hector McHone - P</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#20 Vicente Degnan - RB</t>
   </si>
   <si>
     <t>#46 Kelly Dozier - SS</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
-[...2 lines deleted...]
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#73 Curtis Davis - RT</t>
+  </si>
+  <si>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>#77 Tommy Fulton - RDE</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>IND 13</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-IND 13 (12:51) 24-Matthew Campanella ran to IND 17 for 4 yards. Tackle by 55-Charles Mauzy.</t>
   </si>
   <si>
     <t>#3 Jonathan Montagna - QB</t>
   </si>
   <si>
     <t>#24 Matthew Campanella - RB</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>#89 Jorge Delagarza - TE</t>
   </si>
   <si>
     <t>#88 James Cox - TE</t>
   </si>
   <si>
     <t>#70 Mario Dejesus - LT</t>
   </si>
   <si>
     <t>#50 James Walden - LT</t>
   </si>
   <si>
     <t>#59 Justin Billings - C</t>
   </si>
   <si>
     <t>#65 Leon Oshea - RG</t>
   </si>
   <si>
     <t>#50 Jamie Deloach - RT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>IND 17</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-6-IND 17 (12:10) 3-Jonathan Montagna pass INTERCEPTED by 35-Kenneth Gibson at IND 34. 35-Kenneth Gibson to IND 34 for 0 yards. Tackle by 83-Stephan Wilson.</t>
   </si>
   <si>
     <t>#83 Stephan Wilson - WR</t>
   </si>
   <si>
     <t>#16 Stephen Sullivan - WR</t>
   </si>
   <si>
     <t>#11 Evan Smith - WR</t>
   </si>