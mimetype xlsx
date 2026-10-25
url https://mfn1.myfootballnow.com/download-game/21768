--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -317,51 +317,51 @@
   <si>
     <t>#70 Matthew Dragoo - DT</t>
   </si>
   <si>
     <t>#31 Joseph Withrow - CB</t>
   </si>
   <si>
     <t>#47 George Jenkins - MLB</t>
   </si>
   <si>
     <t>#31 Jere Mann - CB</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
     <t>#75 Carl Villegas - DT</t>
   </si>
   <si>
     <t>#50 Tom Fox - WLB</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>JAX</t>
   </si>
   <si>
     <t>JAX 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>3-4 Normal Double Blitz</t>
   </si>
   <si>
     <t>1-10-JAX 25 (15:00) 46-Christopher Tyson ran to JAX 25 for a short gain. Tackle by 2-Robert Carter.</t>
   </si>
   <si>
     <t>#13 Jerome Vela - QB</t>
   </si>
   <si>
     <t>#89 Paul Melville - TE</t>
   </si>
@@ -440,51 +440,51 @@
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>JAX 31</t>
   </si>
   <si>
     <t>Singleback 4 Wide Post and Drag</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-4-JAX 31 (13:39) 13-Jerome Vela ran to JAX 41 for 9 yards. Tackle by 37-Christopher Cohen.</t>
   </si>
   <si>
     <t>#83 Brady James - WR</t>
   </si>
   <si>
     <t>#71 Jeff Reynoso - DT</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
   <si>
     <t>JAX 41</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-JAX 41 (13:01) 13-Jerome Vela pass complete to 80-Paul Hollis to JAX 49 for 9 yards. Tackle by 94-Moises Camacho.</t>
   </si>
   <si>
     <t>#21 Robert Palmer - RB</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>12:22</t>
   </si>