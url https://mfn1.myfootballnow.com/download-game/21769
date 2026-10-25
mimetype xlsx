--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -452,51 +452,51 @@
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
   <si>
     <t>3-7-CIN 28 (14:23) 6-Joseph Galle pass Pass knocked down by 51-James Rae. incomplete, intended for 14-Charles Barnett.</t>
   </si>
   <si>
     <t>#89 Kenneth Bowersox - TE</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-CIN 28 (14:20) 16-Brian Ward punts 41 yards to BAL 30. Fair Catch by 86-Michael Massey.</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>#86 Michael Massey - WR</t>
   </si>
   <si>
     <t>#54 James Fischer - MLB</t>
   </si>
   <si>
     <t>#98 Kenneth Ireland - DT</t>
   </si>
   <si>
     <t>#27 Alberto Hernandez - SS</t>
   </si>
   <si>
     <t>#79 Larry Hatcher - RDE</t>
   </si>
   <si>
     <t>#58 James Daniel - RT</t>
   </si>
   <si>
     <t>#67 John Henry - RG</t>
   </si>
   <si>
     <t>#99 Douglas Jackson - MLB</t>
   </si>