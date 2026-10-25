--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -296,150 +296,150 @@
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Billy Quevedo kicks 75 yards from HOU 35 to PIT -10. Touchback.</t>
   </si>
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#96 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#92 Randall Baker - RDE</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#42 Fred Rice - SS</t>
   </si>
   <si>
     <t>#47 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>#41 Floyd Noble - SS</t>
   </si>
   <si>
     <t>#49 Donald Cronk - SS</t>
   </si>
   <si>
     <t>#18 Billy Quevedo - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>PIT 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-PIT 25 (15:00) 43-Randy Eckert ran to PIT 26 for 1 yards. Tackle by 46-Andre Bolden.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
-    <t>#48 Pete Gardner - RB</t>
+    <t>#37 Pete Gardner - RB</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#85 Jeffrey Jacks - TE</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
-    <t>#71 Robert Harmon - DT</t>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#54 Benjamin Tramel - SLB</t>
   </si>
   <si>
     <t>#59 Jack Harris - MLB</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
+    <t>#29 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>PIT 26</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>2-9-PIT 26 (14:23) 17-Charles Gates ran to PIT 30 for 5 yards. Tackle by 96-Kyle Foote.</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#10 Erik Acord - WR</t>
   </si>
@@ -497,87 +497,87 @@
   <si>
     <t>#63 Clifford Battin - RG</t>
   </si>
   <si>
     <t>#52 Michael Alexander - MLB</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>HOU 31</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-HOU 31 (13:00) 17-William Akins pass complete to 13-Larry Santos to HOU 42 for 12 yards. Tackle by 97-Troy Nieto.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#32 Dennis Castro - RB</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#87 Anthony Ulrich - TE</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
     <t>#56 Charles Handy - RT</t>
   </si>
   <si>
     <t>#58 Gary Pope - LDE</t>
   </si>
   <si>
     <t>#75 Bobby Mundy - DT</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>#97 Troy Nieto - MLB</t>
   </si>
   <si>
     <t>12:18</t>
   </si>
   <si>
     <t>HOU 42</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>1-10-HOU 42 (12:17) 17-William Akins pass complete to 81-Charles Cortez to HOU 48 for 5 yards. Tackle by 99-Thomas Carr.</t>
   </si>
   <si>
     <t>#81 Charles Cortez - TE</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>HOU 48</t>
   </si>
@@ -614,81 +614,81 @@
   <si>
     <t>PIT 15</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-PIT 15 (10:10) 17-William Akins pass complete to 81-Charles Cortez for 15 yards. TOUCHDOWN! HOU 78-Robert Williams was injured on the play. He looks like he should be able to return. PIT 0 HOU 6</t>
   </si>
   <si>
     <t>#15 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#19 Brian Gonzales - WR</t>
   </si>
   <si>
     <t>#54 Robert Schaefer - SLB</t>
   </si>
   <si>
     <t>#91 Michael Fulkerson - WLB</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>#25 Robert Delmonte - FS</t>
   </si>
   <si>
     <t>10:04</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:05) Extra point by 18-Billy Quevedo is NO GOOD. (Wide Right) PIT 95-Bradley Booker was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
+    <t>#8 Wallace Haskins - QB</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
-    <t>#58 David Goodwin - LG</t>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>#52 Darnell Cloutier - MLB</t>
   </si>
   <si>
     <t>(10:05) 18-Billy Quevedo kicks 75 yards from HOU 35 to PIT -10. Touchback.</t>
   </si>
   <si>
     <t>Nickel Strong Double LB plus CB3 Blitz</t>
   </si>
   <si>
     <t>1-10-PIT 25 (10:05) 17-Charles Gates pass complete to 10-Erik Acord to PIT 34 for 9 yards. Tackle by 2-Robert Lamberton.</t>
   </si>
   <si>
     <t>9:24</t>
   </si>
   <si>
     <t>PIT 34</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
@@ -2345,51 +2345,51 @@
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>