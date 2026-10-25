--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -305,90 +305,90 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Daniel Liller kicks 74 yards from MIA 35 to LAA -9. Touchback.</t>
   </si>
   <si>
     <t>#30 Mario Watterson - RB</t>
   </si>
   <si>
     <t>#72 Melvin Williams - DT</t>
   </si>
   <si>
     <t>#93 David Daniels - RDE</t>
   </si>
   <si>
     <t>#95 Michael Fletcher - MLB</t>
   </si>
   <si>
     <t>#34 Alan Madewell - SS</t>
   </si>
   <si>
     <t>#77 Christian Villanueva - DT</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>#53 Clint Shepard - WLB</t>
   </si>
   <si>
     <t>#50 Willie Banas - MLB</t>
   </si>
   <si>
     <t>#51 Derrick Gallegos - SLB</t>
   </si>
   <si>
     <t>#33 Michael Coyle - CB</t>
   </si>
   <si>
     <t>#9 Daniel Liller - K</t>
   </si>
   <si>
     <t>LAA</t>
   </si>
   <si>
     <t>LAA 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-LAA 25 (15:00) 30-Mario Watterson ran to LAA 31 for 6 yards. Tackle by 22-Daniel Johns.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#41 Donald Sherlock - TE</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#17 Kenny Johnson - WR</t>
   </si>
   <si>
     <t>#82 Elton Ferraro - WR</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#58 Lewis Page - C</t>
   </si>
   <si>
     <t>#65 Jose Herrera - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
   <si>
     <t>#91 Mathew Espinoza - LDE</t>
   </si>
@@ -623,87 +623,87 @@
   <si>
     <t>3-3-MIA 16 (6:22) 14-Tony Moore pass complete to 40-Frederick Rivera for 16 yards. TOUCHDOWN! LAA 69-David Ozuna was injured on the play. He looks like he should be able to return. LAA 6 MIA 0</t>
   </si>
   <si>
     <t>#69 David Ozuna - RT</t>
   </si>
   <si>
     <t>6:18</t>
   </si>
   <si>
     <t>MIA 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(6:19) Extra point GOOD by 19-John Lambert. LAA 58-Lewis Page was injured on the play. He looks like he should be able to return. LAA 7 MIA 0</t>
   </si>
   <si>
     <t>#18 Curtis Guillermo - QB</t>
   </si>
   <si>
-    <t>#68 William Boner - C</t>
+    <t>#63 William Boner - RG</t>
   </si>
   <si>
     <t>#19 John Lambert - K</t>
   </si>
   <si>
     <t>#62 Jeremiah Burkhalter - RG</t>
   </si>
   <si>
     <t>#67 Louie Baylor - LG</t>
   </si>
   <si>
     <t>#54 Dwayne Ruiz - RT</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>#58 Chris Barrett - RDE</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>LAA 35</t>
   </si>
   <si>
     <t>(6:19) 19-John Lambert kicks 71 yards from LAA 35 to MIA -6. 39-Jesse Pearson to MIA 23 for 29 yards. Tackle by 33-Michael Coyle.</t>
   </si>
   <si>
     <t>#39 Jesse Pearson - RB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>6:12</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-MIA 23 (6:13) 35-Gregory Torres ran to MIA 24 for 1 yards. Tackle by 27-Raul Kilpatrick. LAA 27-Raul Kilpatrick was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#7 Thomas Pugliese - QB</t>
   </si>
   <si>
     <t>#35 Gregory Torres - RB</t>
   </si>
   <si>
     <t>#83 Perry Woodcock - TE</t>
   </si>