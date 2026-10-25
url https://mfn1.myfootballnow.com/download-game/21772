--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -299,51 +299,51 @@
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Moses Albert kicks 74 yards from NOS 35 to DAL -9. 37-Erick Nicholson to DAL 29 for 38 yards. 37-Erick Nicholson FUMBLES (25-Edward Okeefe) recovered by NOS-25-Edward Okeefe to DAL 26 for 1 yards. Tackle by 37-Erick Nicholson. DAL 75-Kevin Warren was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#37 Erick Nicholson - RB</t>
   </si>
   <si>
     <t>#39 Paul Dixson - FS</t>
   </si>
   <si>
     <t>#75 Kevin Warren - RDE</t>
   </si>
   <si>
     <t>#15 Sammie Innes - FS</t>
   </si>
   <si>
-    <t>#45 Preston Martel - MLB</t>
+    <t>#52 Preston Martel - MLB</t>
   </si>
   <si>
     <t>#46 Joseph Fishman - SLB</t>
   </si>
   <si>
     <t>#90 Roy Richards - WLB</t>
   </si>
   <si>
     <t>#35 Jeffrey Hazelwood - FS</t>
   </si>
   <si>
     <t>#66 Luther Best - DT</t>
   </si>
   <si>
     <t>#72 Charles Couey - DT</t>
   </si>
   <si>
     <t>#71 Danny Randle - DT</t>
   </si>
   <si>
     <t>#18 Moses Albert - K</t>
   </si>
   <si>
     <t>14:51</t>
   </si>
@@ -365,51 +365,51 @@
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#40 Moises Pantoja - FB</t>
   </si>
   <si>
     <t>#88 George Morgan - TE</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#92 Loren Smith - LDE</t>
   </si>
   <si>
     <t>#78 John Babich - LDE</t>
   </si>
   <si>
     <t>#77 Francisco Mimms - LDE</t>
   </si>
   <si>
     <t>#76 Joseph Lamb - RDE</t>
   </si>
   <si>
     <t>#95 Edgar Jacobs - WLB</t>
   </si>
   <si>
     <t>#41 Andrew Turner - WLB</t>
   </si>
   <si>
     <t>#34 Xavier Woodard - CB</t>
   </si>
@@ -539,51 +539,51 @@
   <si>
     <t>1-10-DAL 25 (11:59) 31-Jonathan Aiken ran to DAL 32 for 7 yards. Tackle by 31-Edward Vincent.</t>
   </si>
   <si>
     <t>#11 Richard Montgomery - QB</t>
   </si>
   <si>
     <t>#31 Jonathan Aiken - RB</t>
   </si>
   <si>
     <t>#89 Barry Kennedy - TE</t>
   </si>
   <si>
     <t>#88 Ian Isenhour - TE</t>
   </si>
   <si>
     <t>#7 Roger Wilson - WR</t>
   </si>
   <si>
     <t>#83 Derek Mason - WR</t>
   </si>
   <si>
     <t>#67 Clifford Marcus - LT</t>
   </si>
   <si>
-    <t>#62 Edward Dennis - LG</t>
+    <t>#66 Edward Dennis - LG</t>
   </si>
   <si>
     <t>#58 Vincent Swenson - C</t>
   </si>
   <si>
     <t>#74 Michael Dominguez - LG</t>
   </si>
   <si>
     <t>#69 John Lee - RT</t>
   </si>
   <si>
     <t>#78 John Herzog - LDE</t>
   </si>
   <si>
     <t>#99 James Gupta - DT</t>
   </si>
   <si>
     <t>#96 Jack Vallo - DT</t>
   </si>
   <si>
     <t>#52 Don Lilly - LDE</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
@@ -818,51 +818,51 @@
   <si>
     <t>2-3-DAL 36 (3:11) 17-Rodolfo Militello ran to DAL 24 for 12 yards. Tackle by 34-Xavier Woodard.</t>
   </si>
   <si>
     <t>2:35</t>
   </si>
   <si>
     <t>DAL 24</t>
   </si>
   <si>
     <t>1-10-DAL 24 (2:34) 17-Rodolfo Militello ran to DAL 19 for 5 yards. Tackle by 44-Andrew Hernandez.</t>
   </si>
   <si>
     <t>1:54</t>
   </si>
   <si>
     <t>DAL 19</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-5-DAL 19 (1:53) 9-John Koch pass complete to 48-Matthew Adkins to DAL 20 for -1 yards. Tackle by 34-Xavier Woodard.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>1:17</t>
   </si>
   <si>
     <t>DAL 20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>3-6-DAL 20 (1:16) 9-John Koch pass Pass knocked down by 90-Roy Richards. incomplete, intended for 48-Matthew Adkins. Pressure by 75-Kevin Warren.</t>
   </si>
   <si>
     <t>1:10</t>
   </si>
   <si>
     <t>4-6-DAL 20 (1:11) 18-Moses Albert 39 yard field goal is GOOD. DAL 0 NOS 10</t>
   </si>
   <si>
     <t>1:07</t>
   </si>
@@ -923,51 +923,51 @@
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>NOS 33</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>2-9-NOS 33 (13:40) 17-Rodolfo Militello ran to NOS 37 for 4 yards. Tackle by 39-Paul Dixson.</t>
   </si>
   <si>
     <t>13:03</t>
   </si>
   <si>
     <t>3-4-NOS 37 (13:02) 9-John Koch pass incomplete, dropped by 17-Rodolfo Militello. That was a dangerous pass.</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>4-4-NOS 37 (12:57) 7-Gary Anderson punts 45 yards to DAL 18. 7-Roger Wilson to DAL 19 for 2 yards. Tackle by 99-James Gupta.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>I Formation Power Play Action Bomb</t>
   </si>
   <si>
     <t>1-10-DAL 19 (12:49) 11-Richard Montgomery pass incomplete, the ball was thrown away. Pressure by 52-Don Lilly.</t>
   </si>
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>2-10-DAL 19 (12:43) 11-Richard Montgomery pass complete to 83-Derek Mason to DAL 24 for 5 yards. Tackle by 35-John Reynolds. 83-Derek Mason breaks down the CB.</t>
   </si>
   <si>
     <t>#16 Tony Smith - WR</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
@@ -2261,51 +2261,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="384.478" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>