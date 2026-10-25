--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Bobby Montez kicks 74 yards from LOS 35 to SFO -9. 22-Phillip Watson to SFO 19 for 29 yards. Tackle by 30-James Johnson.</t>
   </si>
   <si>
     <t>#22 Phillip Watson - RB</t>
   </si>
   <si>
     <t>#36 Horace Graham - CB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#24 Kevin Cory - CB</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#53 Charles Covington - MLB</t>
   </si>
   <si>
     <t>#13 Bobby Montez - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>SFO 19</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>#3 Earnest Dean - QB</t>
   </si>
   <si>
     <t>#41 John Medley - RB</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#12 Max Turner - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
-    <t>#77 Frederick Tope - RG</t>
+    <t>#78 Frederick Tope - RT</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
     <t>#99 Jonathon Ransome - DT</t>
   </si>
   <si>
     <t>#59 Edward Berry - WLB</t>
   </si>
   <si>
     <t>#25 David Jones - CB</t>
   </si>
   <si>
     <t>#23 Chester Bevan - SS</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>