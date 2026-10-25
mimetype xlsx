--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -299,51 +299,51 @@
   <si>
     <t>NED 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-John Sullivan kicks 71 yards from NED 35 to JAX -6. 46-Christopher Tyson to JAX 28 for 34 yards. Tackle by 8-John Sullivan.</t>
   </si>
   <si>
     <t>#46 Christopher Tyson - RB</t>
   </si>
   <si>
     <t>#45 Thomas Scott - SS</t>
   </si>
   <si>
     <t>#70 Matthew Dragoo - DT</t>
   </si>
   <si>
     <t>#31 Joseph Withrow - CB</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>#31 Jere Mann - CB</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
     <t>#75 Carl Villegas - DT</t>
   </si>
   <si>
     <t>#50 Tom Fox - WLB</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
     <t>#47 George Jenkins - MLB</t>
   </si>
   <si>
     <t>#8 John Sullivan - K</t>
   </si>
   <si>
     <t>JAX</t>
   </si>
@@ -395,51 +395,51 @@
   <si>
     <t>#62 Joshua Ng - RT</t>
   </si>
   <si>
     <t>#52 Vernon Smith - RDE</t>
   </si>
   <si>
     <t>#61 Ralph Jelks - LDE</t>
   </si>
   <si>
     <t>#55 William Dodd - DT</t>
   </si>
   <si>
     <t>#72 Eugene Knight - DT</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
   <si>
     <t>#50 Paul Winters - SLB</t>
   </si>
   <si>
     <t>#97 Richard McGarry - MLB</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#40 David Andresen - CB</t>
   </si>
   <si>
     <t>#41 Kenneth Agostini - CB</t>
   </si>
   <si>
     <t>#49 James Fletcher - SS</t>
   </si>
   <si>
     <t>14:09</t>
   </si>
   <si>
     <t>JAX 39</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-JAX 39 (14:08) 46-Christopher Tyson ran to JAX 44 for 5 yards. Tackle by 41-Kenneth Agostini.</t>
   </si>
   <si>
     <t>#60 Austin Shaw - RT</t>
   </si>
@@ -644,51 +644,51 @@
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>3-11-NED 24 (10:09) 31-Russel Covarrubias ran to NED 22 for -2 yards. Tackle by 50-Tom Fox.</t>
   </si>
   <si>
     <t>9:27</t>
   </si>
   <si>
     <t>NED 22</t>
   </si>
   <si>
     <t>4-13-NED 22 (9:26) 1-Jeremiah Jessup punts 50 yards to JAX 28. 80-Paul Hollis to JAX 33 for 6 yards. Tackle by 40-David Andresen.</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#57 Steven Tripp - C</t>
   </si>
   <si>
     <t>#74 John Goetz - LT</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#65 Harold Jensen - RT</t>
   </si>
   <si>
     <t>9:17</t>
   </si>
   <si>
     <t>JAX 33</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-JAX 33 (9:18) 46-Christopher Tyson ran to JAX 38 for 5 yards. Tackle by 30-Robert Jackson.</t>
   </si>
   <si>
     <t>8:43</t>
   </si>
   <si>
     <t>JAX 38</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>