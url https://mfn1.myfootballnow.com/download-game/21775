--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -293,66 +293,66 @@
   <si>
     <t>SEA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-James White kicks 75 yards from DET 35 to SEA -10. Touchback.</t>
   </si>
   <si>
     <t>#14 Rene Diaz - WR</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
-[...2 lines deleted...]
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#78 Eli Johnson - RDE</t>
+  </si>
+  <si>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#12 James White - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
@@ -368,78 +368,78 @@
   <si>
     <t>#31 Calvin Patterson - RB</t>
   </si>
   <si>
     <t>#19 David Steinke - WR</t>
   </si>
   <si>
     <t>#17 Raymond Case - WR</t>
   </si>
   <si>
     <t>#74 Arnoldo Ploof - LT</t>
   </si>
   <si>
     <t>#76 Curtis Warfield - LG</t>
   </si>
   <si>
     <t>#57 Derek Walkup - C</t>
   </si>
   <si>
     <t>#66 Mike Cunha - LG</t>
   </si>
   <si>
     <t>#53 Mark Snow - LG</t>
   </si>
   <si>
-    <t>#60 Paul Carlucci - RDE</t>
-[...2 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#27 Leslie Grier - SLB</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
   <si>
     <t>#97 Charles Stamant - WLB</t>
   </si>
   <si>
     <t>#38 Henry Baker - CB</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#47 Kirk Harper - CB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
+    <t>#37 Thomas Hahn - SS</t>
   </si>
   <si>
     <t>#44 John Nolan - FS</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-10-SEA 25 (14:56) 30-Marion Truong ran to SEA 28 for 3 yards. 30-Marion Truong FUMBLES (96-Joseph Young) recovered by SEA-88-Richard Feldman at SEA 28. Tackle by 96-Joseph Young.</t>
   </si>
   <si>
     <t>#20 Jimmie Cabrera - FB</t>
   </si>
   <si>
     <t>#41 James Fitzpatrick - FB</t>
   </si>
   <si>
     <t>#80 Brandon Barnes - TE</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>13:22</t>
   </si>
   <si>
     <t>DET 30</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-DET 30 (13:23) 5-Richard Bodden pass incomplete, intended for 88-Leonard Weldon.</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#88 Leonard Weldon - TE</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
     <t>#60 David Roberts - LDE</t>
   </si>