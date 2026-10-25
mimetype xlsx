--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Mark Graham kicks 74 yards from CHI 35 to ARZ -9. Touchback.</t>
   </si>
   <si>
     <t>#48 John Wolf - RB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#9 Mark Graham - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-14-ARZ 21 (14:14) 2-Hector McHone punts 51 yards to CHI 28. 4-Clinton Moses to CHI 33 for 6 yards. Tackle by 22-Clay Briggs.</t>
   </si>
   <si>
     <t>#2 Hector McHone - P</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#4 Clinton Moses - RB</t>
   </si>
   <si>
     <t>#51 Amos Ong - SLB</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#58 Nathaniel Ellis - MLB</t>
   </si>
   <si>
     <t>14:05</t>
   </si>
   <si>
     <t>CHI 33</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-CHI 33 (14:06) 5-James Brown ran to CHI 36 for 3 yards. Tackle by 35-Kenneth Gibson.</t>
   </si>
   <si>
     <t>#18 Rudy Cothern - QB</t>
   </si>
   <si>
     <t>#5 James Brown - RB</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>#10 James Spinelli - WR</t>
   </si>
   <si>
     <t>#78 Gary Zimmerman - LT</t>
   </si>
   <si>
     <t>#74 John Graham - LG</t>
   </si>
   <si>
     <t>#62 Ralph Root - C</t>
   </si>
   <si>
     <t>#63 Michael Gunter - RG</t>
   </si>
   <si>
     <t>#79 Clinton Greene - RT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
     <t>#74 Walter Lawrence - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#49 Henry Simmons - SLB</t>
   </si>
   <si>
     <t>#29 Mario Foxx - CB</t>
   </si>
   <si>
     <t>#35 Kenneth Gibson - FS</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>CHI 36</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>2-7-CHI 36 (13:24) 5-James Brown ran to CHI 39 for 3 yards. Tackle by 90-Williams Richardson.</t>
   </si>
   <si>
     <t>12:44</t>
   </si>