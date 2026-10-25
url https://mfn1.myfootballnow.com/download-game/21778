--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -374,69 +374,69 @@
   <si>
     <t>#83 Raymond Hansen - TE</t>
   </si>
   <si>
     <t>#82 Albert Bowers - WR</t>
   </si>
   <si>
     <t>#14 Charles Barnett - WR</t>
   </si>
   <si>
     <t>#77 Frank McRoy - LT</t>
   </si>
   <si>
     <t>#75 Brandon Hagood - LG</t>
   </si>
   <si>
     <t>#64 George Fields - C</t>
   </si>
   <si>
     <t>#68 Stuart Beck - RG</t>
   </si>
   <si>
     <t>#78 Albert Ricci - RT</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#75 Bobby Mundy - DT</t>
   </si>
   <si>
     <t>#92 Randall Baker - RDE</t>
   </si>
   <si>
     <t>#96 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#42 Fred Rice - SS</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
     <t>#49 Donald Cronk - SS</t>
   </si>
   <si>
     <t>#47 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>CIN 35</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-PIT 25 (14:08) 17-Charles Gates pass complete to 88-Robin Galaz to PIT 34 for 9 yards. Tackle by 42-Alberto Crews. 42-Alberto Crews got away with a hold on that play.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#88 Robin Galaz - WR</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#50 Harry Murphy - LDE</t>
   </si>
   <si>
     <t>#66 Raymond Jordan - DT</t>
   </si>
   <si>
     <t>#52 Christopher Hogg - DT</t>
   </si>
   <si>
     <t>#98 Thomas Pepper - RDE</t>
   </si>
   <si>
     <t>#30 Billy Rowlands - SS</t>
   </si>
@@ -815,51 +815,51 @@
   <si>
     <t>#63 Clifford Battin - RG</t>
   </si>
   <si>
     <t>#90 Marion Gonzales - DT</t>
   </si>
   <si>
     <t>#73 Charles Bean - DT</t>
   </si>
   <si>
     <t>7:09</t>
   </si>
   <si>
     <t>CIN 4</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-CIN 4 (7:10) 21-John Brown ran to CIN 6 for 1 yards. Tackle by 47-Ramon Jefferson.</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>6:26</t>
   </si>
   <si>
     <t>CIN 6</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>2-9-CIN 6 (6:25) 21-John Brown ran to CIN 17 for 11 yards. Tackle by 47-Ramon Jefferson.</t>
   </si>
   <si>
     <t>5:41</t>
   </si>
   <si>
     <t>CIN 17</t>
   </si>
   <si>
     <t>Singleback Normal Quick Slant</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
@@ -1280,51 +1280,51 @@
   <si>
     <t>1:58</t>
   </si>
   <si>
     <t>CIN 24</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-6-CIN 24 (1:59) 21-John Brown ran to CIN 25 for 1 yards. Tackle by 75-Bobby Mundy.</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>Timeout PIT</t>
   </si>
   <si>
     <t>1:55</t>
   </si>
   <si>
     <t>4-5-CIN 25 (1:56) 16-Brian Ward punts 43 yards to PIT 32. Fair Catch by 43-Randy Eckert.</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>1:48</t>
   </si>
   <si>
     <t>PIT 32</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-PIT 32 (1:49) 43-Randy Eckert ran to PIT 29 for -3 yards. Tackle by 43-Lawrence Judd.</t>
   </si>
   <si>
     <t>1:10</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>2-13-PIT 29 (1:09) 43-Randy Eckert ran to PIT 31 for 2 yards. Tackle by 50-Harry Murphy.</t>
   </si>
   <si>
     <t>1:06</t>
   </si>