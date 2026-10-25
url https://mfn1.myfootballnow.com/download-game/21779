--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -473,51 +473,51 @@
   <si>
     <t>4-17-BAL 18 (13:33) PENALTY - False Start (BAL 73-Lee Thomas)</t>
   </si>
   <si>
     <t>#9 Willie Clayton - P</t>
   </si>
   <si>
     <t>#89 Juan Atkins - TE</t>
   </si>
   <si>
     <t>#20 Vicente Degnan - RB</t>
   </si>
   <si>
     <t>#46 Kelly Dozier - SS</t>
   </si>
   <si>
     <t>#73 Lee Thomas - C</t>
   </si>
   <si>
     <t>#63 Randy Alexander - LG</t>
   </si>
   <si>
     <t>#75 Joseph Levine - LT</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>#77 Tommy Fulton - RDE</t>
   </si>
   <si>
     <t>BAL 13</t>
   </si>
   <si>
     <t>4-22-BAL 13 (13:33) 9-Willie Clayton punts 54 yards to IND 33. 20-Vicente Degnan to IND 41 for 9 yards. Tackle by 27-Alberto Hernandez.</t>
   </si>
   <si>
     <t>13:23</t>
   </si>
   <si>
     <t>IND 41</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-IND 41 (13:24) 3-Jonathan Montagna sacked at IND 35 for -6 yards (93-Basil Cushing). Sack allowed by 76-Joseph Gaul.</t>
   </si>
   <si>
     <t>#3 Jonathan Montagna - QB</t>
   </si>