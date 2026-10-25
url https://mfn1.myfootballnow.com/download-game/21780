--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -296,120 +296,120 @@
   <si>
     <t>KCY</t>
   </si>
   <si>
     <t>KCY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-David Schwartz kicks 74 yards from KCY 35 to HOU -9. Touchback.</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>#59 Jack Harris - MLB</t>
   </si>
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
+    <t>#29 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
     <t>#57 Paul Otis - SLB</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#5 David Schwartz - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 17-William Akins pass Pass knocked down by 47-Jason Shelton. incomplete, intended for 13-Larry Santos.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
   <si>
     <t>#15 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#53 Marion Chatterton - DT</t>
   </si>
   <si>
     <t>#66 Andrew Bouton - RDE</t>
   </si>
   <si>
     <t>#73 Lawrence White - DT</t>
   </si>
   <si>
     <t>#97 Paul Thompson - LDE</t>
   </si>
   <si>
     <t>#50 Alphonso Gilchrist - WLB</t>
   </si>
   <si>
     <t>#52 Joe Sather - SLB</t>
   </si>
   <si>
     <t>#47 Jason Shelton - CB</t>
   </si>
   <si>
     <t>#46 Milton Wright - CB</t>
   </si>
@@ -461,51 +461,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-HOU 31 (14:13) 7-Gerald Brown punts 47 yards to KCY 22. 28-Richard Santana to KCY 22 for 1 yards. Tackle by 46-Andre Bolden.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
     <t>#28 Richard Santana - CB</t>
   </si>
   <si>
     <t>#93 Rafael Kirk - WLB</t>
   </si>
   <si>
     <t>#61 Mark Gothard - DT</t>
   </si>
   <si>
     <t>#91 Charles Keaton - LDE</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#56 Charles Handy - RT</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
     <t>14:05</t>
   </si>
   <si>
     <t>KCY 22</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-KCY 22 (14:06) 27-John Coffman ran to KCY 21 for -1 yards. Tackle by 71-Robert Harmon.</t>
   </si>
@@ -515,105 +515,105 @@
   <si>
     <t>#27 John Coffman - RB</t>
   </si>
   <si>
     <t>#38 Douglas Green - RB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#17 Santiago Stjohn - WR</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#76 Joseph Kelly - C</t>
   </si>
   <si>
     <t>#71 Earl Mann - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
-    <t>#71 Robert Harmon - DT</t>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#54 Benjamin Tramel - SLB</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
   <si>
     <t>KCY 21</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-11-KCY 21 (13:25) 8-Kirk Harrelson pass complete to 89-Nick Terry to KCY 39 for 18 yards. Tackle by 44-Dennis Mears.</t>
   </si>
   <si>
     <t>#30 Charles Leatherwood - RB</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>KCY 39</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-10-KCY 39 (12:46) 85-Luis Ornelas ran to HOU 50 for 11 yards. Tackle by 59-Jack Harris.</t>
   </si>
   <si>
     <t>#84 Johnny Joiner - WR</t>
   </si>
   <si>
-    <t>#35 Willard Beattie - FS</t>
+    <t>#48 Willard Beattie - FS</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>HOU 50</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-HOU 50 (12:11) 27-John Coffman ran to KCY 49 for -1 yards. Tackle by 99-Roberto Park.</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>KCY 49</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
@@ -1007,51 +1007,51 @@
   <si>
     <t>2-4-HOU 13 (9:54) 17-William Akins pass complete to 10-Christopher Gaither to HOU 25 for 12 yards. Tackle by 49-Conrad Johnson. 10-Christopher Gaither did some fancy footwork there.</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>1-10-HOU 25 (9:08) 17-William Akins sacked at HOU 15 for -10 yards (77-Richard Sonntag). Sack allowed by 64-John Harris.</t>
   </si>
   <si>
     <t>#34 Sidney Ziemba - CB</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>2-20-HOU 15 (8:27) 17-William Akins pass Pass knocked down by 49-Conrad Johnson. incomplete, intended for 87-Anthony Ulrich.</t>
   </si>
   <si>
-    <t>#56 Wesley Conley - MLB</t>
+    <t>#58 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>8:23</t>
   </si>
   <si>
     <t>3-20-HOU 15 (8:24) 17-William Akins pass complete to 43-Johnnie Phillips to HOU 26 for 11 yards. Tackle by 42-Harold Jones. Pressure by 77-Richard Sonntag.</t>
   </si>
   <si>
     <t>7:44</t>
   </si>
   <si>
     <t>4-9-HOU 26 (7:43) 7-Gerald Brown punts 48 yards to KCY 26. 28-Richard Santana to KCY 34 for 9 yards. Tackle by 96-Kyle Foote. KCY 92-Michael Stowe was injured on the play. He looks like he should be able to return. KCY 50-Alphonso Gilchrist was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>7:34</t>
   </si>
   <si>
     <t>1-10-KCY 34 (7:34) 85-Luis Ornelas ran to KCY 47 for 13 yards. Tackle by 21-Antonio Cromartie.</t>
   </si>
   <si>
     <t>#20 Mark Amico - SS</t>
   </si>
@@ -1271,54 +1271,54 @@
   <si>
     <t>11:41</t>
   </si>
   <si>
     <t>KCY 24</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>2-4-KCY 24 (11:40) 36-Johnny Walls ran to KCY 24 for a short gain. Tackle by 52-Joe Sather.</t>
   </si>
   <si>
     <t>11:07</t>
   </si>
   <si>
     <t>3-4-KCY 24 (11:06) 17-William Akins pass complete to 36-Johnny Walls to KCY 21 for 3 yards. Tackle by 46-Milton Wright. Pressure by 42-Harold Jones.</t>
   </si>
   <si>
     <t>10:29</t>
   </si>
   <si>
     <t>4-1-KCY 21 (10:28) 18-Billy Quevedo 39 yard field goal is GOOD. KCY 6 HOU 3</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
-[...2 lines deleted...]
-    <t>#58 David Goodwin - LG</t>
+    <t>#8 Wallace Haskins - QB</t>
+  </si>
+  <si>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>10:24</t>
   </si>
   <si>
     <t>(10:25) 18-Billy Quevedo kicks 72 yards from HOU 35 to KCY -7. Touchback.</t>
   </si>
   <si>
     <t>1-10-KCY 25 (10:25) 8-Kirk Harrelson pass complete to 17-Santiago Stjohn to KCY 35 for 10 yards. Tackle by 46-Andre Bolden. Pressure by 96-Kyle Foote. 46-Andre Bolden got away with a hold on that play.</t>
   </si>
   <si>
     <t>9:41</t>
   </si>
   <si>
     <t>1-10-KCY 35 (9:40) 30-Charles Leatherwood ran to KCY 35 for a short gain. Tackle by 91-Charles Hensley.</t>
   </si>
   <si>
     <t>8:57</t>
   </si>
   <si>
     <t>2-10-KCY 35 (8:56) 27-John Coffman ran to KCY 36 for 1 yards. Tackle by 59-Jack Harris.</t>
   </si>
@@ -2180,51 +2180,51 @@
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>