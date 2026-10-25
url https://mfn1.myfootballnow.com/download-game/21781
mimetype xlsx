--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -317,72 +317,72 @@
   <si>
     <t>#76 Darryl Hurt - DT</t>
   </si>
   <si>
     <t>#95 Edward Ortiz - RDE</t>
   </si>
   <si>
     <t>#29 Carlos Hanks - CB</t>
   </si>
   <si>
     <t>#51 Edgar Moffett - WLB</t>
   </si>
   <si>
     <t>#73 Michael Jacks - DT</t>
   </si>
   <si>
     <t>#52 William Smith - MLB</t>
   </si>
   <si>
     <t>#56 Juan Dryden - WLB</t>
   </si>
   <si>
     <t>#26 Mathew Parrish - SS</t>
   </si>
   <si>
-    <t>#28 Gregory Castillo - SS</t>
+    <t>#35 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>#11 Richard Donlon - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-PHI 25 (15:00) 42-Matthew Ulmer ran to PHI 30 for 5 yards. Tackle by 37-Rafael Calloway.</t>
   </si>
   <si>
-    <t>#1 Charles Butterworth - QB</t>
+    <t>#13 Charles Butterworth - QB</t>
   </si>
   <si>
     <t>#42 Matthew Ulmer - RB</t>
   </si>
   <si>
     <t>#21 Jay Hickman - FB</t>
   </si>
   <si>
     <t>#10 Alexander Wong - WR</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#62 John Kehoe - LT</t>
   </si>
   <si>
     <t>#69 Norbert Kellogg - LG</t>
   </si>
   <si>
     <t>#78 Howard Green - C</t>
   </si>
   <si>
     <t>#64 Michael Hocker - RG</t>
   </si>
@@ -416,51 +416,51 @@
   <si>
     <t>#37 Rafael Calloway - SS</t>
   </si>
   <si>
     <t>#35 Gary Hickman - SS</t>
   </si>
   <si>
     <t>#24 Clyde Boyd - CB</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>PHI 30</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-5-PHI 30 (14:26) 1-Charles Butterworth pass Pass knocked down by 27-Russell Orr. incomplete, intended for 19-Floyd Treat. Pressure by 79-Harold Stirling.</t>
   </si>
   <si>
-    <t>#84 Mark Dean - TE</t>
+    <t>#86 Mark Dean - TE</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>3-5-PHI 30 (14:21) 42-Matthew Ulmer ran to PHI 29 for -1 yards. Tackle by 54-Michael Henderson.</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>PHI 29</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-PHI 29 (13:39) 14-Mathew Steffens punts 48 yards to WAS 23. 86-Rafael Ronquillo to WAS 30 for 8 yards. Tackle by 52-William Smith.</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>#69 Lewis Varney - LT</t>
   </si>
   <si>
     <t>#63 Alberto Tynes - LG</t>
   </si>
   <si>
     <t>#76 John Anderson - C</t>
   </si>
   <si>
     <t>#61 Joseph Britton - RG</t>
   </si>
   <si>
     <t>#50 Roger Trevino - RT</t>
   </si>
   <si>
     <t>#62 James Parkinson - LDE</t>
   </si>
   <si>
     <t>#98 Earl Ramirez - DT</t>
   </si>
   <si>
     <t>#61 Richard Butler - RDE</t>
   </si>
   <si>
-    <t>#91 Daniel Castrejon - SLB</t>
+    <t>#56 Daniel Castrejon - WLB</t>
   </si>
   <si>
     <t>#36 Harold King - CB</t>
   </si>
   <si>
     <t>12:46</t>
   </si>
   <si>
     <t>WAS 29</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-10-WAS 29 (12:45) 39-Mark Harris ran to WAS 30 for a short gain. Tackle by 61-Richard Butler.</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
@@ -980,51 +980,51 @@
   <si>
     <t>12:01</t>
   </si>
   <si>
     <t>PHI 27</t>
   </si>
   <si>
     <t>3-2-PHI 27 (12:00) 39-Mark Harris ran to PHI 26 for 1 yards. Tackle by 62-James Parkinson.</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>PHI 26</t>
   </si>
   <si>
     <t>4-1-PHI 26 (11:17) 11-Richard Donlon 43 yard field goal is GOOD. PHI 3 WAS 3</t>
   </si>
   <si>
     <t>#60 Larry Anderson - RG</t>
   </si>
   <si>
     <t>#75 Jeffrey Wolf - RT</t>
   </si>
   <si>
-    <t>#58 Roger Price - MLB</t>
+    <t>#93 Roger Price - MLB</t>
   </si>
   <si>
     <t>11:13</t>
   </si>
   <si>
     <t>(11:14) 11-Richard Donlon kicks 75 yards from WAS 35 to PHI -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-PHI 25 (11:14) 42-Matthew Ulmer ran to PHI 29 for 4 yards. Tackle by 51-John Logston.</t>
   </si>
   <si>
     <t>10:40</t>
   </si>
   <si>
     <t>2-6-PHI 29 (10:39) 42-Matthew Ulmer ran to PHI 28 for -1 yards. Tackle by 58-Lance Maxwell.</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>PHI 28</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
@@ -2232,86 +2232,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="300.784" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>