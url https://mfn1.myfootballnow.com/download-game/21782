--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -359,69 +359,69 @@
   <si>
     <t>1-10-CAR 25 (15:00) 21-Andrew Wu ran to CAR 41 for 16 yards. Tackle by 30-Richard Arwood.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#21 Andrew Wu - RB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#81 Scott Martino - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
+    <t>#66 Tom Denson - LG</t>
   </si>
   <si>
     <t>#90 Donald Munoz - LDE</t>
   </si>
   <si>
     <t>#97 John Howard - DT</t>
   </si>
   <si>
-    <t>#75 Clifton Hernandez - DT</t>
+    <t>#92 Clifton Hernandez - DT</t>
   </si>
   <si>
     <t>#72 Willard Thomas - RDE</t>
   </si>
   <si>
     <t>#56 Ronald Rice - MLB</t>
   </si>
   <si>
     <t>#59 Jeffrey Pruitt - WLB</t>
   </si>
   <si>
     <t>#20 Johnny Pace - CB</t>
   </si>
   <si>
     <t>#32 Jose Coyle - CB</t>
   </si>
   <si>
     <t>#39 Ryan Lane - CB</t>
   </si>
   <si>
     <t>#47 Stephen Slezak - SS</t>
   </si>
   <si>
     <t>#30 Richard Arwood - FS</t>
   </si>
@@ -536,132 +536,132 @@
   <si>
     <t>9:39</t>
   </si>
   <si>
     <t>NYN 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:40) Extra point GOOD by 2-William Abraham. CAR 7 NYN 0</t>
   </si>
   <si>
     <t>#1 Richard Garcia - P</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
     <t>#55 Stephen Quam - C</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
+    <t>#64 Rayford Hall - RG</t>
   </si>
   <si>
     <t>#53 Duane Slider - SLB</t>
   </si>
   <si>
     <t>#95 Clyde Camp - MLB</t>
   </si>
   <si>
     <t>#93 Damien Dean - DT</t>
   </si>
   <si>
     <t>#98 Francisco Williams - RDE</t>
   </si>
   <si>
-    <t>#60 Jim Ramirez - RDE</t>
+    <t>#76 Jim Ramirez - RDE</t>
   </si>
   <si>
     <t>#21 David Salomon - SLB</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>(9:40) 2-William Abraham kicks 74 yards from CAR 35 to NYN -9. Touchback.</t>
   </si>
   <si>
     <t>#13 Larry Thomas - WR</t>
   </si>
   <si>
     <t>#40 Joseph Meier - CB</t>
   </si>
   <si>
-    <t>#23 Nicholas Michael - FS</t>
+    <t>#29 Nicholas Michael - FS</t>
   </si>
   <si>
     <t>#58 Timothy Simon - WLB</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 25 (9:40) 15-Tommy Arnold pass complete to 82-Ernest Higgins to NYN 38 for 13 yards. Tackle by 26-Chad Johnson.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#34 Gerald Hanes - RB</t>
   </si>
   <si>
     <t>#39 Christopher Word - FB</t>
   </si>
   <si>
     <t>#81 George Payne - TE</t>
   </si>
   <si>
     <t>#82 Ernest Higgins - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
     <t>#76 Will Fletcher - RT</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>9:08</t>
   </si>
   <si>
     <t>NYN 38</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-NYN 38 (9:07) 15-Tommy Arnold pass complete to 82-Ernest Higgins to NYN 43 for 5 yards. Tackle by 26-Chad Johnson.</t>
   </si>
   <si>
     <t>#85 Ronald Seery - TE</t>
   </si>
@@ -902,54 +902,54 @@
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-11-NYN 31 (15:00) 34-Gerald Hanes ran to NYN 33 for 2 yards. Tackle by 58-Garland Lauritzen.</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>NYN 33</t>
   </si>
   <si>
     <t>3-9-NYN 33 (14:24) 15-Tommy Arnold pass Pass knocked down by 48-Mike Montano. incomplete, intended for 13-Larry Thomas.</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>4-9-NYN 33 (14:21) 2-Doyle Armstrong punts 47 yards to CAR 19. Fair Catch by 88-Brent Stine.</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
-[...2 lines deleted...]
-    <t>#61 Robert Scott - LG</t>
+    <t>#54 Ronald Cross - LT</t>
+  </si>
+  <si>
+    <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>CAR 19</t>
   </si>
   <si>
     <t>1-10-CAR 19 (14:14) 21-Andrew Wu ran to CAR 35 for 15 yards. Tackle by 30-Richard Arwood. PENALTY - Holding (CAR 54-Jimmy Carter)</t>
   </si>
   <si>
     <t>14:09</t>
   </si>
   <si>
     <t>CAR 10</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>1-20-CAR 10 (14:10) 15-George Ruch ran to CAR 15 for 5 yards. Tackle by 56-Ronald Rice.</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
@@ -1232,51 +1232,51 @@
   <si>
     <t>0:33</t>
   </si>
   <si>
     <t>1-10-CAR 36 (0:32) 15-Tommy Arnold pass complete to 13-Larry Thomas to CAR 32 for 4 yards. Tackle by 24-Charles Weiner.</t>
   </si>
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>CAR 32</t>
   </si>
   <si>
     <t>2-6-CAR 32 (0:04) 5-Jaime Jacobs 49 yard field goal is GOOD. CAR 14 NYN 3</t>
   </si>
   <si>
     <t>#73 William Fagan - LG</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
     <t>#75 Vernon Bang - RDE</t>
   </si>
   <si>
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 2-William Abraham kicks 75 yards from CAR 35 to NYN -10. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 15-Tommy Arnold pass INTERCEPTED by 26-Chad Johnson at NYN 36. 26-Chad Johnson to NYN 36 for -0 yards. Tackle by 82-Ernest Higgins.</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>NYN 36</t>
   </si>
   <si>
     <t>1-10-NYN 36 (14:56) 21-Andrew Wu ran to NYN 22 for 14 yards. Tackle by 30-Richard Arwood.</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
@@ -1598,51 +1598,51 @@
   <si>
     <t>11:14</t>
   </si>
   <si>
     <t>NYN 45</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>1-10-NYN 45 (11:13) 15-Tommy Arnold ran to CAR 50 for 5 yards. 15-Tommy Arnold slides to avoid being hit.</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>CAR 50</t>
   </si>
   <si>
     <t>2-5-CAR 50 (10:46) 1-Carlos Carr pass incomplete, dropped by 82-Ernest Higgins. Pressure by 58-Garland Lauritzen.</t>
   </si>
   <si>
     <t>#1 Carlos Carr - QB</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>3-5-CAR 50 (10:42) 15-Tommy Arnold sacked at NYN 42 for -8 yards (62-Ralph Garcia). Sack allowed by 64-Mike Roberts. 15-Tommy Arnold FUMBLES (62-Ralph Garcia) recovered by CAR-62-Ralph Garcia to NYN 39 for 2 yards.</t>
   </si>
   <si>
     <t>#87 Cornelius Lang - TE</t>
   </si>
   <si>
     <t>10:37</t>
   </si>
   <si>
     <t>1-10-NYN 39 (10:38) 15-George Ruch pass complete to 84-David Stephenson to NYN 10 for 29 yards. Tackle by 30-Richard Arwood. Pressure by 90-Donald Munoz. It looks like the offense is starting to get familiar with that defensive play.</t>
   </si>
   <si>
     <t>10:01</t>
   </si>
   <si>
     <t>1-10-NYN 10 (10:00) 27-Anthony Squires ran to NYN 8 for 2 yards. Tackle by 97-John Howard.</t>
   </si>
   <si>
     <t>9:24</t>
   </si>
   <si>
     <t>2-8-NYN 8 (9:23) 27-Anthony Squires ran to NYN 7 for 2 yards. Tackle by 75-Clifton Hernandez.</t>
   </si>