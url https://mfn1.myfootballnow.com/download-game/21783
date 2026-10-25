--- v0 (2026-09-13)
+++ v1 (2026-10-25)
@@ -290,129 +290,129 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>TBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ATL</t>
   </si>
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Thomas Bennett kicks 75 yards from ATL 35 to TBY -10. Touchback.</t>
   </si>
   <si>
     <t>#21 Ryan Clover - RB</t>
   </si>
   <si>
-    <t>#49 Victor Martin - CB</t>
+    <t>#48 Victor Martin - CB</t>
   </si>
   <si>
     <t>#51 William Howard - WLB</t>
   </si>
   <si>
-    <t>#48 Andrew Prim - CB</t>
+    <t>#44 Andrew Prim - CB</t>
   </si>
   <si>
     <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
     <t>#38 Edward Burkhalter - CB</t>
   </si>
   <si>
     <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
     <t>#42 Marion Thomas - CB</t>
   </si>
   <si>
     <t>#32 Marshall Campos - CB</t>
   </si>
   <si>
-    <t>#40 Richard House - CB</t>
-[...2 lines deleted...]
-    <t>#55 Bobby Myers - WLB</t>
+    <t>#41 Richard House - CB</t>
+  </si>
+  <si>
+    <t>#45 Bobby Myers - WLB</t>
   </si>
   <si>
     <t>#4 Thomas Bennett - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 29-Timothy Gillespie ran to TBY 27 for 2 yards. Tackle by 51-Christopher Thorpe.</t>
   </si>
   <si>
     <t>#9 Carl Hagen - QB</t>
   </si>
   <si>
     <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>#29 Timothy Gillespie - FB</t>
   </si>
   <si>
     <t>#13 Tom Mauney - WR</t>
   </si>
   <si>
     <t>#16 Todd Ayers - WR</t>
   </si>
   <si>
     <t>#11 Benjamin Nguyen - WR</t>
   </si>
   <si>
     <t>#72 Joshua McLaurin - LT</t>
   </si>
   <si>
     <t>#64 Tracy Kelly - LG</t>
   </si>
   <si>
-    <t>#61 William Hampton - C</t>
+    <t>#67 William Hampton - LG</t>
   </si>
   <si>
     <t>#65 Robert Hilton - RG</t>
   </si>
   <si>
-    <t>#78 Christopher Castillo - RT</t>
+    <t>#73 Christopher Castillo - RT</t>
   </si>
   <si>
     <t>#96 George Rogers - LDE</t>
   </si>
   <si>
     <t>#97 Jeffrey Torres - DT</t>
   </si>
   <si>
     <t>#93 Peter Johnson - DT</t>
   </si>
   <si>
     <t>#94 Jose Scott - RDE</t>
   </si>
   <si>
     <t>#44 Devin Davis - MLB</t>
   </si>
   <si>
     <t>#51 Christopher Thorpe - WLB</t>
   </si>
   <si>
     <t>#21 Kevin Kohn - CB</t>
   </si>
   <si>
     <t>#46 Chris Douglas - CB</t>
   </si>
@@ -584,144 +584,144 @@
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>3-7-ATL 20 (9:13) 9-Carl Hagen pass Pass knocked down by 6-Ryan Figueroa. incomplete, intended for 80-Michael Springer.</t>
   </si>
   <si>
     <t>#22 Phillip Bibeau - SS</t>
   </si>
   <si>
     <t>#6 Ryan Figueroa - FS</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-7-ATL 20 (9:10) 3-Thomas Spielman 37 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
-    <t>#60 Fred Billings - C</t>
+    <t>#61 Fred Billings - C</t>
   </si>
   <si>
     <t>#3 Thomas Spielman - K</t>
   </si>
   <si>
-    <t>#67 Jerome Rice - LG</t>
+    <t>#76 Jerome Rice - C</t>
   </si>
   <si>
     <t>#68 Eugene Lawrence - RG</t>
   </si>
   <si>
     <t>#85 Chris Aguirre - TE</t>
   </si>
   <si>
     <t>#66 Eddie Bright - RG</t>
   </si>
   <si>
     <t>#58 James Wildman - SLB</t>
   </si>
   <si>
     <t>#55 James Coursey - SLB</t>
   </si>
   <si>
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>#95 Bob Parsons - RDE</t>
   </si>
   <si>
     <t>9:06</t>
   </si>
   <si>
     <t>ATL 27</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-ATL 27 (9:07) 24-Daniel Crawford ran to ATL 28 for 1 yards. Tackle by 49-Victor Martin. PENALTY - Facemask (TBY 49-Victor Martin)</t>
   </si>
   <si>
     <t>#11 Brian Kolb - QB</t>
   </si>
   <si>
     <t>#24 Daniel Crawford - RB</t>
   </si>
   <si>
     <t>#39 Joseph Taylor - FB</t>
   </si>
   <si>
     <t>#84 Gerald Lopez - WR</t>
   </si>
   <si>
     <t>#11 Dale Grist - WR</t>
   </si>
   <si>
     <t>#89 George Wheeler - WR</t>
   </si>
   <si>
     <t>#50 Brian Smith - LG</t>
   </si>
   <si>
     <t>#79 Merle Robinson - C</t>
   </si>
   <si>
     <t>#75 Miguel Hill - RG</t>
   </si>
   <si>
     <t>#71 Stephen Gowdy - RT</t>
   </si>
   <si>
-    <t>#90 Kevin Barnes - LDE</t>
+    <t>#94 Kevin Barnes - LDE</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#98 David Vandeusen - DT</t>
+    <t>#96 David Vandeusen - DT</t>
   </si>
   <si>
     <t>#91 Alfonso White - RDE</t>
   </si>
   <si>
-    <t>#56 John Quarterman - WLB</t>
-[...2 lines deleted...]
-    <t>#50 Anthony Sipple - MLB</t>
+    <t>#50 John Quarterman - MLB</t>
+  </si>
+  <si>
+    <t>#55 Anthony Sipple - WLB</t>
   </si>
   <si>
     <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
-    <t>#37 Gregory Mitchell - CB</t>
+    <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
     <t>#35 John Patterson - CB</t>
   </si>
   <si>
     <t>9:04</t>
   </si>
   <si>
     <t>ATL 43</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>1-10-ATL 43 (9:05) 24-Daniel Crawford ran to ATL 42 for -1 yards. Tackle by 40-Richard House.</t>
   </si>
   <si>
     <t>#47 James McGahey - RB</t>
   </si>
   <si>
     <t>#88 Drew Schott - TE</t>
   </si>
   <si>
     <t>#86 David Fultz - TE</t>
   </si>
@@ -809,54 +809,54 @@
   <si>
     <t>2-8-TBY 40 (5:01) 20-Lee Fyffe ran to TBY 45 for 5 yards. Tackle by 34-Todd Brouwer.</t>
   </si>
   <si>
     <t>4:26</t>
   </si>
   <si>
     <t>TBY 45</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>3-4-TBY 45 (4:25) 9-Carl Hagen pass Pass knocked down by 44-Devin Davis. incomplete, intended for 80-Michael Springer.</t>
   </si>
   <si>
     <t>4:22</t>
   </si>
   <si>
     <t>4-4-TBY 45 (4:23) 1-Matthew Blankenship punts 46 yards to ATL 9. Fair Catch by 84-Gerald Lopez.</t>
   </si>
   <si>
     <t>#1 Matthew Blankenship - P</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
-[...2 lines deleted...]
-    <t>#88 Thomas Stutler - WR</t>
+    <t>#95 James Dodson - MLB</t>
+  </si>
+  <si>
+    <t>#14 Thomas Stutler - WR</t>
   </si>
   <si>
     <t>4:15</t>
   </si>
   <si>
     <t>ATL 9</t>
   </si>
   <si>
     <t>1-10-ATL 9 (4:16) 24-Daniel Crawford ran to ATL 11 for 2 yards. Tackle by 40-Richard House.</t>
   </si>
   <si>
     <t>3:43</t>
   </si>
   <si>
     <t>ATL 11</t>
   </si>
   <si>
     <t>2-8-ATL 11 (3:42) 24-Daniel Crawford ran to ATL 13 for 1 yards. Tackle by 40-Richard House. ATL 86-David Fultz was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:10</t>
   </si>
   <si>
     <t>ATL 13</t>
   </si>
@@ -2276,51 +2276,51 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="412.756" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>