--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -302,132 +302,132 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Michael Dockery kicks 74 yards from GBY 35 to DET -9. Touchback.</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
     <t>#1 Edward Kittel - FS</t>
   </si>
   <si>
     <t>#48 Edward Santoro - SS</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
     <t>#99 Randall Rivera - MLB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
-[...5 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#37 Thomas Hahn - SS</t>
+  </si>
+  <si>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#3 Michael Dockery - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 23-Kenneth Watson ran to DET 26 for 1 yards. Tackle by 34-Robert Saddler.</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#88 Leonard Weldon - TE</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
     <t>#50 Dave Snead - RDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>DET 26</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
@@ -545,60 +545,60 @@
   <si>
     <t>GBY 15</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-GBY 15 (11:38) 11-Rodger Streetman pass complete to 12-Paul McMillan to GBY 26 for 11 yards. Tackle by 38-Henry Baker.</t>
   </si>
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#28 James Moran - RB</t>
   </si>
   <si>
     <t>#80 Julio Alger - TE</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#14 Fredrick Oconnor - WR</t>
   </si>
   <si>
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
+    <t>#56 Orlando Miller - RG</t>
   </si>
   <si>
     <t>#79 Jay Garver - RT</t>
   </si>
   <si>
     <t>#27 Leslie Grier - SLB</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
   <si>
     <t>#97 Charles Stamant - WLB</t>
   </si>
   <si>
     <t>#38 Henry Baker - CB</t>
   </si>
   <si>
     <t>#47 Kirk Harper - CB</t>
   </si>
   <si>
     <t>#44 John Nolan - FS</t>
   </si>
   <si>
     <t>11:03</t>
   </si>