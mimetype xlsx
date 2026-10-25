--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -299,51 +299,51 @@
   <si>
     <t>CLE 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Timothy Magee kicks 76 yards from CLE 35 to MIA -11. Touchback.</t>
   </si>
   <si>
     <t>#39 Jesse Pearson - RB</t>
   </si>
   <si>
     <t>#57 Frank Barrier - WLB</t>
   </si>
   <si>
     <t>#68 Timothy Adkins - DT</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>#58 Chris Barrett - RDE</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>#20 Mike McCarthy - CB</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>#91 Mathew Espinoza - LDE</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#15 Timothy Magee - K</t>
   </si>
   <si>
     <t>MIA</t>
   </si>
@@ -392,60 +392,60 @@
   <si>
     <t>#72 George McCallum - RT</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#61 Fernando Black - DT</t>
   </si>
   <si>
     <t>#63 Shawn Windsor - DT</t>
   </si>
   <si>
     <t>#60 Clay Wright - RDE</t>
   </si>
   <si>
     <t>#58 Kyle Koch - MLB</t>
   </si>
   <si>
     <t>#59 Dennis Cox - WLB</t>
   </si>
   <si>
     <t>#37 William Ong - CB</t>
   </si>
   <si>
-    <t>#47 John Raines - CB</t>
+    <t>#47 John Raines - SS</t>
   </si>
   <si>
     <t>#30 John McLaughlin - CB</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
-    <t>#31 Phillip Hunter - FS</t>
+    <t>#31 Phillip Hunter - CB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>MIA 23</t>
   </si>
   <si>
     <t>Shotgun 4 Wide All Curls</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>2-12-MIA 23 (14:19) 7-Thomas Pugliese pass complete to 81-Paul Woods to MIA 27 for 3 yards. Tackle by 28-Norman Maldonado.</t>
   </si>
   <si>
     <t>#81 Paul Woods - WR</t>
   </si>
   <si>
     <t>#67 William Patrick - RDE</t>
   </si>
   <si>
     <t>#71 Carl Flynn - SLB</t>
   </si>
@@ -614,51 +614,51 @@
   <si>
     <t>#83 Robert Lange - TE</t>
   </si>
   <si>
     <t>#70 Frank Anderson - RG</t>
   </si>
   <si>
     <t>#67 Edward Linck - LG</t>
   </si>
   <si>
     <t>#78 Russell Washington - DT</t>
   </si>
   <si>
     <t>#97 Steve Stout - LDE</t>
   </si>
   <si>
     <t>MIA 35</t>
   </si>
   <si>
     <t>(9:20) 9-Daniel Liller kicks 75 yards from MIA 35 to CLE -10. Touchback.</t>
   </si>
   <si>
     <t>#38 Joe Wilcox - RB</t>
   </si>
   <si>
-    <t>#55 Bernard Livingston - SLB</t>
+    <t>#55 Bernard Livingston - WLB</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-CLE 25 (9:20) 48-Scott Calloway ran to CLE 27 for 2 yards. Tackle by 57-Frank Barrier.</t>
   </si>
   <si>
     <t>#9 Stanley Chandler - QB</t>
   </si>
   <si>
     <t>#48 Scott Calloway - RB</t>
   </si>
   <si>
     <t>#43 Howard Dyson - FB</t>
   </si>
   <si>
     <t>#84 Clint Thomas - TE</t>
   </si>
@@ -968,51 +968,51 @@
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Strong FS CB3 Blitz</t>
   </si>
   <si>
     <t>2-1-MIA 18 (14:21) 48-Scott Calloway ran to MIA 15 for 3 yards. Tackle by 68-Timothy Adkins. MIA 55-Jackson Nelson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:49</t>
   </si>
   <si>
     <t>MIA 15</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-MIA 15 (13:48) 48-Scott Calloway ran to MIA 8 for 7 yards. Tackle by 51-Franklin Bohrer.</t>
   </si>
   <si>
     <t>#46 Robert Cervantes - TE</t>
   </si>
   <si>
-    <t>#68 James Richardson - RG</t>
+    <t>#68 James Richardson - C</t>
   </si>
   <si>
     <t>13:09</t>
   </si>
   <si>
     <t>MIA 8</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>2-3-MIA 8 (13:08) 48-Scott Calloway ran for 8 yards. TOUCHDOWN! CLE 6 MIA 7</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>(13:05) Extra point GOOD by 15-Timothy Magee. CLE 7 MIA 7</t>
   </si>
   <si>
     <t>#12 Robert North - QB</t>
   </si>
   <si>
     <t>#76 Adam Hale - RT</t>
   </si>
@@ -2357,91 +2357,91 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="386.906" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">